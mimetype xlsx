--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb3c6ab7f9d4cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1680382ee5164627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c3824f7109484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f1c100ec67481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4939d9b7915b40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c3824f7109484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ee1a920c844820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f1c100ec67481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>