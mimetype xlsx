--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1680382ee5164627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9aa789be584d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f1c100ec67481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7282c446a954c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ee1a920c844820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f1c100ec67481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9dd4c6a6859499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7282c446a954c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>