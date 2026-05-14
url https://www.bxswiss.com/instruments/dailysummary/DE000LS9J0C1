--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9aa789be584d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd0d3e5ed6b4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7282c446a954c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc55deec86e84766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9dd4c6a6859499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7282c446a954c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e24f3d44e04752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc55deec86e84766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>