--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd0d3e5ed6b4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad89c895806b4edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc55deec86e84766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcefb13978d49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e24f3d44e04752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc55deec86e84766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f1ee3dbcd441a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcefb13978d49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>