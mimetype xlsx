--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad89c895806b4edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690bed9446c84c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcefb13978d49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dca95b2d6b46e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f1ee3dbcd441a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcefb13978d49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca901b697a94575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dca95b2d6b46e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>