--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690bed9446c84c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re751c4cd7c1f4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dca95b2d6b46e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ae4f121cf844aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca901b697a94575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dca95b2d6b46e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b823dc514c4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ae4f121cf844aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>