--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re751c4cd7c1f4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958d14dcf4ab4537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ae4f121cf844aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e4e921b58d40f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b823dc514c4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ae4f121cf844aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de9367a801f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e4e921b58d40f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>