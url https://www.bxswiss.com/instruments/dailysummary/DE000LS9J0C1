--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958d14dcf4ab4537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55aeb7ef4a240f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e4e921b58d40f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re907de106d384401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de9367a801f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e4e921b58d40f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ece33b51274eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re907de106d384401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>