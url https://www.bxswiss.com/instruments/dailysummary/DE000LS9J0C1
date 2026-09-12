--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55aeb7ef4a240f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9026661dd5c24361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re907de106d384401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68a8ab1b31543c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ece33b51274eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re907de106d384401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bd9d228338444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68a8ab1b31543c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,611</x:t>
-[...166 lines deleted...]
-          <x:t>116,706</x:t>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,932</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>