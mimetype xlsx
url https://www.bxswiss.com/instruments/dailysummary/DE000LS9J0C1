--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9026661dd5c24361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c27c8d8bc0f4893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68a8ab1b31543c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241463dd94854e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bd9d228338444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68a8ab1b31543c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21df9046028844fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241463dd94854e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>118,597</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,744</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>119,814</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>