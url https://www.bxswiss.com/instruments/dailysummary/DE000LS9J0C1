--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c27c8d8bc0f4893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb350f977b54602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241463dd94854e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33602525936414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21df9046028844fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241463dd94854e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5a1a818e5146ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33602525936414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>119,716</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,566</x:t>
-[...593 lines deleted...]
-          <x:t>117,119</x:t>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>