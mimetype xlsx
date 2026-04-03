--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e2229a5fc1468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74c54d578ce4185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3261cd225bf5400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60bf404a0df4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e052d0ea354e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3261cd225bf5400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ade22d4a1c54689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60bf404a0df4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>671,514</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>