--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74c54d578ce4185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfac7f5a0ffc4f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60bf404a0df4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823b27c32e5a408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ade22d4a1c54689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60bf404a0df4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd5ffce3ba148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823b27c32e5a408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>