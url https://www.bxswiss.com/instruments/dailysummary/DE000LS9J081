--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfac7f5a0ffc4f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda23ae2708114dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823b27c32e5a408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e75bcab8bc44e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd5ffce3ba148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823b27c32e5a408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d9e475ad3c4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e75bcab8bc44e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>