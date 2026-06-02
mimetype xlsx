--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda23ae2708114dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree99a24f23674720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e75bcab8bc44e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc03bae2de274552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d9e475ad3c4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e75bcab8bc44e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975ee42b21774883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc03bae2de274552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>