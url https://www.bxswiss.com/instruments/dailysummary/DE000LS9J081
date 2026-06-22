--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree99a24f23674720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749b1ce02c2542d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc03bae2de274552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195ce19846e84644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975ee42b21774883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc03bae2de274552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3624971513354407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195ce19846e84644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>816,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>804,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>818,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>