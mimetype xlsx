--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749b1ce02c2542d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e766f382336428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195ce19846e84644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52195bbf52c4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3624971513354407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195ce19846e84644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63334329b034c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52195bbf52c4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>799,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>