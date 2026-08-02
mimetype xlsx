--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e766f382336428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ef1e032fc44bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52195bbf52c4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff78fe24dd74396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63334329b034c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52195bbf52c4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e8c425a4cf4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff78fe24dd74396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>765,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>