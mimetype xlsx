--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ef1e032fc44bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a51ce77749f4039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff78fe24dd74396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3d003dd8e34ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e8c425a4cf4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff78fe24dd74396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c69c81f7574db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3d003dd8e34ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>773,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>787,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>785,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>