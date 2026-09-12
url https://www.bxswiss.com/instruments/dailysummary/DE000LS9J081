--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a51ce77749f4039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7d9765d444467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3d003dd8e34ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e24cbfeeea4c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c69c81f7574db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3d003dd8e34ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4811feea1e4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e24cbfeeea4c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>816,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>790,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>781,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>789,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>