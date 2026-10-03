--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7d9765d444467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8180b452d86b4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e24cbfeeea4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e48e381f0634d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4811feea1e4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e24cbfeeea4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6b888d469a4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e48e381f0634d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>812,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>812,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>830,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>