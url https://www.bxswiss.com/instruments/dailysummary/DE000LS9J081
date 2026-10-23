--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8180b452d86b4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dcaaabf4fc4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e48e381f0634d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85fce3bea19a4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6b888d469a4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e48e381f0634d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdf167aab4c40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85fce3bea19a4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>It's all about Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>859,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>849,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>883,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>