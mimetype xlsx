--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9d5aa7188144b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eac11c2f8a84335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0c51cc30db46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ac1d67261547f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491c888e6fab4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0c51cc30db46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dc38c3bc024cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ac1d67261547f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>