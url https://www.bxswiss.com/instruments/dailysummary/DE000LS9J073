--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eac11c2f8a84335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cfd42a268e482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ac1d67261547f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386ffc4581fe4125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dc38c3bc024cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ac1d67261547f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae016d88f9fb4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386ffc4581fe4125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,793</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,912</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>89,089</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>89,837</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>