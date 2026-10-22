--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cfd42a268e482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4020d66383334f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386ffc4581fe4125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb936e039bf2749ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae016d88f9fb4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386ffc4581fe4125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea27f4346304e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb936e039bf2749ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>