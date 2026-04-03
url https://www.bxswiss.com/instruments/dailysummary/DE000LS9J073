--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f50a01269c41ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83011804a1964797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779bf9bbb73e4c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0bff9e6af04134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6849eceae34c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779bf9bbb73e4c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra978cf63ada14347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0bff9e6af04134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,161</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,017</x:t>
-[...146 lines deleted...]
-          <x:t>87,126</x:t>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,973</x:t>
-[...463 lines deleted...]
-          <x:t>86,131</x:t>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>