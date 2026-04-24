--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83011804a1964797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162f5a7374794090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0bff9e6af04134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cabcf18c2942cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra978cf63ada14347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0bff9e6af04134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff83bfaccc9496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cabcf18c2942cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>