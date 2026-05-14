--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162f5a7374794090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa48e8156b143d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cabcf18c2942cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ce4c2bc7c24e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff83bfaccc9496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cabcf18c2942cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642d0d3d364c4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ce4c2bc7c24e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>87,215</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>87,398</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>