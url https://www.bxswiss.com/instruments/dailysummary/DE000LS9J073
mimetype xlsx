--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa48e8156b143d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed0b4c080cc46ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ce4c2bc7c24e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ea84acd7b34c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642d0d3d364c4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ce4c2bc7c24e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d3c8ab5db24752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ea84acd7b34c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>87,486</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,377</x:t>
-[...183 lines deleted...]
-          <x:t>87,218</x:t>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,253</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,116</x:t>
-[...166 lines deleted...]
-          <x:t>87,242</x:t>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>