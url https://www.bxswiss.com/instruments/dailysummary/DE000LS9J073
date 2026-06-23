--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed0b4c080cc46ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6762950e24bf42f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ea84acd7b34c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60db183e99444773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d3c8ab5db24752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ea84acd7b34c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2910d345da234ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60db183e99444773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,291</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,218</x:t>
-[...544 lines deleted...]
-          <x:t>87,052</x:t>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>