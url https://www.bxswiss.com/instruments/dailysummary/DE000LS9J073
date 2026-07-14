--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6762950e24bf42f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2957dab2bc549a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60db183e99444773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d7c2cae9bc4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2910d345da234ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60db183e99444773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R464cc540d907419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d7c2cae9bc4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>87,449</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,441</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,753</x:t>
-[...117 lines deleted...]
-          <x:t>87,934</x:t>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>