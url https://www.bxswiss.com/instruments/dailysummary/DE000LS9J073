--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2957dab2bc549a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7359177c704567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d7c2cae9bc4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297c6e06f3ef4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R464cc540d907419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d7c2cae9bc4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017d03acb2ee47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297c6e06f3ef4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,753</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>88,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>