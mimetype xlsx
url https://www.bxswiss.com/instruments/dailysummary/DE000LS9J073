--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7359177c704567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9d5aa7188144b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297c6e06f3ef4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0c51cc30db46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017d03acb2ee47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297c6e06f3ef4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491c888e6fab4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0c51cc30db46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>