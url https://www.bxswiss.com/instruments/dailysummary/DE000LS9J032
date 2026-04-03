--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8396beb88d740ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab64efc105a4b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4b90acc5ca413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8355956679e4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6a8fd7a0fd48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4b90acc5ca413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bde0fc7b88c4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8355956679e4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>73,148</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>