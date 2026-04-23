--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab64efc105a4b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbda4a608beb46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8355956679e4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca09265632b94fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bde0fc7b88c4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8355956679e4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2717cf5dd3499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca09265632b94fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>