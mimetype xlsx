--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbda4a608beb46ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree08d009c6114a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca09265632b94fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009ab43b00f54662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2717cf5dd3499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca09265632b94fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf320f30480b4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009ab43b00f54662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>