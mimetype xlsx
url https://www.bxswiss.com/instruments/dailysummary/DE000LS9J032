--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree08d009c6114a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5555424c2114ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009ab43b00f54662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3971799b03b144f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf320f30480b4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009ab43b00f54662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e27f8c914bc4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3971799b03b144f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>