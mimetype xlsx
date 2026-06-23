--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5555424c2114ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113aa463f21f4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3971799b03b144f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e18fc0c2e4e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e27f8c914bc4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3971799b03b144f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1420a623c0084d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e18fc0c2e4e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,921</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,289</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>