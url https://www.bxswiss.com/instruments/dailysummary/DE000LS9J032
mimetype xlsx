--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113aa463f21f4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9653c16987944fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e18fc0c2e4e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aaf725e6f2648fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1420a623c0084d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e18fc0c2e4e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae32b4d948e4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aaf725e6f2648fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>90,212</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>88,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>