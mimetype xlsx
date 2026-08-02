--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9653c16987944fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0949a3963847b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aaf725e6f2648fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9ce97232c742d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae32b4d948e4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aaf725e6f2648fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10db7de1bdbb4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9ce97232c742d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>