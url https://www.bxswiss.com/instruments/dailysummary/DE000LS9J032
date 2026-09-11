--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0949a3963847b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5501bdb616394035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9ce97232c742d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ebdfb9cdc24807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10db7de1bdbb4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9ce97232c742d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c0ef09c7974b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ebdfb9cdc24807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...554 lines deleted...]
-          <x:t>84,446</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>91,768</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>