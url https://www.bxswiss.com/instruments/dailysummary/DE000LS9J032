--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5501bdb616394035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2475ffeac9014e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ebdfb9cdc24807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b3f5fb2deb4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c0ef09c7974b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ebdfb9cdc24807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3c9fd2496643b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b3f5fb2deb4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>86,896</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,520</x:t>
-[...227 lines deleted...]
-          <x:t>85,479</x:t>
+          <x:t>85,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,134</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>