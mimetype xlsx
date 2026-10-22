--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2475ffeac9014e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78cc7a171344dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b3f5fb2deb4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acf8f6310964988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3c9fd2496643b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b3f5fb2deb4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f4d25fdfd4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acf8f6310964988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgy Nebenwerte ohne Hebel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>