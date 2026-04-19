--- v3 (2026-03-14)
+++ v4 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f1435250b64bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5210920356f54039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20f2a0ff0084b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc726550708054745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ce670305744dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20f2a0ff0084b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0333c20aae46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc726550708054745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1.414,498</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>