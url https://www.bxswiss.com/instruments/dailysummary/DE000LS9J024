--- v4 (2026-04-19)
+++ v5 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5210920356f54039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f5c87ff6d144ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc726550708054745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79627dbc9a5145fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0333c20aae46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc726550708054745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra238d6ad52854840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79627dbc9a5145fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.440,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.445,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.405,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.414,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.558,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.583,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.557,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.581,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>