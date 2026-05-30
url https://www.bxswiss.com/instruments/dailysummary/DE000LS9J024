--- v5 (2026-05-10)
+++ v6 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f5c87ff6d144ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f60c69bf124856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79627dbc9a5145fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1138010202c4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra238d6ad52854840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79627dbc9a5145fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7dadc36cac4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1138010202c4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.668,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.671,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.635,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.756,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.807,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.755,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.801,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>