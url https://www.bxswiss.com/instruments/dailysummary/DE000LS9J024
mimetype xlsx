--- v6 (2026-05-30)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f60c69bf124856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cab3e1a223f402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1138010202c4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62c146ce5404e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7dadc36cac4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1138010202c4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a4f8784ae641b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62c146ce5404e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.808,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.834,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.783,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.790,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.901,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.902,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.868,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.880,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>