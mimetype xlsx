--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cab3e1a223f402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9037656834e46d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62c146ce5404e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bef8b8f0d94499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a4f8784ae641b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62c146ce5404e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3e9984b6a94026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bef8b8f0d94499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.807,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.839,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.805,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.828,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.850,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.883,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.850,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>