--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9037656834e46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4128c48eae84760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bef8b8f0d94499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b467a665b04b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3e9984b6a94026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bef8b8f0d94499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc5af9d4cfe4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b467a665b04b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.810,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.825,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.763,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.813,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.826,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.848,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.798,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.812,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>