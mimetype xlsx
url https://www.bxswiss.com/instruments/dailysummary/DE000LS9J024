--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4128c48eae84760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c10981716d47eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b467a665b04b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4310ad3d2a8842fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc5af9d4cfe4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b467a665b04b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97662e514a4e49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4310ad3d2a8842fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.825,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.873,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.823,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.709,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.727,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.657,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.667,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>