--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c10981716d47eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e57568d1862484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4310ad3d2a8842fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R449c91f3bc2d48ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97662e514a4e49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4310ad3d2a8842fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810e7003f98f47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R449c91f3bc2d48ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.848,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.812,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.815,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.857,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.857,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.815,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.826,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>