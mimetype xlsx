--- v11 (2026-09-09)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e57568d1862484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10657faf7bdd4856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R449c91f3bc2d48ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cefc73381d1473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810e7003f98f47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R449c91f3bc2d48ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2163d2f8f394833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cefc73381d1473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.907,320</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.166,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.086,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>