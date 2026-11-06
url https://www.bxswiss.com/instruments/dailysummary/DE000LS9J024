--- v12 (2026-10-16)
+++ v13 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10657faf7bdd4856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cdca99003d4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cefc73381d1473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdafc46321e84be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2163d2f8f394833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cefc73381d1473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591b5dbc28d9442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdafc46321e84be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Technologie Automobil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.126,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.139,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.111,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.133,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.963,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.971,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.921,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.928,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>