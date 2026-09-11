--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ce0041200a4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re314d33e30c34d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc8d3fa809f40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3abdc3df844232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a11319497e64a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc8d3fa809f40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a337ade35349cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3abdc3df844232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>