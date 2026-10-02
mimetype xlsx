--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re314d33e30c34d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33d5abc8e644562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3abdc3df844232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aefcf8215fe4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a337ade35349cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3abdc3df844232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bfd2835f0d6401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aefcf8215fe4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>