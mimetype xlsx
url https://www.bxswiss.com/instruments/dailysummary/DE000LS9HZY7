--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33d5abc8e644562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ead3ce9c8f42a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aefcf8215fe4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936a066143c84147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bfd2835f0d6401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aefcf8215fe4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68fedeb2a3a4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936a066143c84147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>