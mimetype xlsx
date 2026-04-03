--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b165412e1784c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed12e1975ed4dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1955744e16a4485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d362be99094215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e8687c7e944758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1955744e16a4485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33e10c8cee44511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d362be99094215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>