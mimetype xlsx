--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed12e1975ed4dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04159331fe74f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d362be99094215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276dc4bc4f214118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33e10c8cee44511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d362be99094215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf500c6c8897c48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276dc4bc4f214118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>