--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04159331fe74f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b88c5a50bb14e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276dc4bc4f214118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bd7ac29b1d4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf500c6c8897c48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276dc4bc4f214118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd16dee574744b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bd7ac29b1d4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,140</x:t>
-[...333 lines deleted...]
-          <x:t>81,755</x:t>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>