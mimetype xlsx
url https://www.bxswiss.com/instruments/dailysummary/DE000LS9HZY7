--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b88c5a50bb14e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed14350e2174fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bd7ac29b1d4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b3a6ada8d445ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd16dee574744b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bd7ac29b1d4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ea2ff499114423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b3a6ada8d445ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>78,190</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>90,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>