--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed14350e2174fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84911cc892b459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b3a6ada8d445ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7fc88df42f4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ea2ff499114423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b3a6ada8d445ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466ee965f9734f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7fc88df42f4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>