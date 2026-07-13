--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84911cc892b459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01d168d4b854e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7fc88df42f4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01af5612a6484692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466ee965f9734f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7fc88df42f4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26b922917cf484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01af5612a6484692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>66,746</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,034</x:t>
-[...220 lines deleted...]
-          <x:t>73,598</x:t>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>