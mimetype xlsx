--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01d168d4b854e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf311e070ed844ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01af5612a6484692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db26190a98b4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26b922917cf484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01af5612a6484692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90de4936b4ff42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db26190a98b4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>66,258</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>65,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>67,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>