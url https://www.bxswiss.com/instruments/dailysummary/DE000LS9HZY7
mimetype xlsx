--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf311e070ed844ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ce0041200a4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db26190a98b4313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc8d3fa809f40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90de4936b4ff42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db26190a98b4313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a11319497e64a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc8d3fa809f40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Willionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>