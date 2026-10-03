--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23972a300c354e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc258a730cc134f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf14642421014d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc032a92bce427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0c455dfb9d4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf14642421014d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fa748691944c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc032a92bce427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>189,643</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,643</x:t>
-[...539 lines deleted...]
-          <x:t>191,843</x:t>
+          <x:t>187,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>