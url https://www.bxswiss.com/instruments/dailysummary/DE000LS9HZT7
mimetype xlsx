--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc258a730cc134f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8687a2e5084801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc032a92bce427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd43f4c81564578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fa748691944c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc032a92bce427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b7e563fbc64b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd43f4c81564578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,932</x:t>
-[...630 lines deleted...]
-          <x:t>184,100</x:t>
+          <x:t>186,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>