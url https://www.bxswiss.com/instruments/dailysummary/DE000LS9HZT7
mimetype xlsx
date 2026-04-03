--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964ec308d7f146df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590246ea68fc42a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra989ba996f6b437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43100e39ef574de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c049f257494386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra989ba996f6b437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6427ee77839b40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43100e39ef574de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>177,464</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>