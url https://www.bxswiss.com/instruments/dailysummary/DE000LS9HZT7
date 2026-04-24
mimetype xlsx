--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590246ea68fc42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3db68387a1496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43100e39ef574de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5ecb3d8a374fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6427ee77839b40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43100e39ef574de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7c26f166094fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5ecb3d8a374fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>