--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3db68387a1496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7d42c2f5ef432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5ecb3d8a374fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008e0c0ff34f4fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7c26f166094fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5ecb3d8a374fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4ff1fc29bb4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008e0c0ff34f4fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>