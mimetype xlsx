--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7d42c2f5ef432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53ed55fa7e44fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008e0c0ff34f4fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7be9ee396224549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4ff1fc29bb4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008e0c0ff34f4fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb97bc631f14928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7be9ee396224549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>