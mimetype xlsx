--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53ed55fa7e44fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbf7d108cf74037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7be9ee396224549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99fab14f9b7443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb97bc631f14928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7be9ee396224549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecfdc73e82d436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99fab14f9b7443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>