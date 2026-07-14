--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbf7d108cf74037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1764a7f3e41479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99fab14f9b7443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a79d9dda97b45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecfdc73e82d436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99fab14f9b7443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd39d89704654c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a79d9dda97b45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>