--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1764a7f3e41479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58bc99251b94ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a79d9dda97b45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762036cc0fbe4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd39d89704654c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a79d9dda97b45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f73e419bc04488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762036cc0fbe4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>