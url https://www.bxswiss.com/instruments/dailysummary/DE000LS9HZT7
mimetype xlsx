--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58bc99251b94ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e786a2232443a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762036cc0fbe4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b15933947134362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f73e419bc04488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762036cc0fbe4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf79d0c7e8343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b15933947134362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,377</x:t>
@@ -737,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>