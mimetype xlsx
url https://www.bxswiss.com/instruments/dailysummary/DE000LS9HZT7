--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e786a2232443a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23972a300c354e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b15933947134362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf14642421014d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf79d0c7e8343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b15933947134362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0c455dfb9d4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf14642421014d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Select Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,566 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...248 lines deleted...]
-          <x:t>189,369</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,954</x:t>
-[...188 lines deleted...]
-          <x:t>188,745</x:t>
+          <x:t>189,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>189,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>