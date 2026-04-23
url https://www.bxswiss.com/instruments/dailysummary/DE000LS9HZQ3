--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab454377724f40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184f0ef3c89b45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5b7699f11a4c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cad8d9ef276405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e34f4a0c2ed4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5b7699f11a4c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64df4e2fbc544fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cad8d9ef276405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>119,119</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>