--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184f0ef3c89b45d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18b5f7b52a94236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cad8d9ef276405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05cfa21543af48d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64df4e2fbc544fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cad8d9ef276405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8744576da44a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05cfa21543af48d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>119,679</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>