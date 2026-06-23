--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18b5f7b52a94236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d778f004237408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05cfa21543af48d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d9a24413454b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8744576da44a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05cfa21543af48d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6911dc442464467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d9a24413454b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>