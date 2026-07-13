--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d778f004237408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0867ac6fa78d486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d9a24413454b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101079b5a3834fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6911dc442464467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d9a24413454b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bd816e37c14f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101079b5a3834fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>119,231</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,887</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>120,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>