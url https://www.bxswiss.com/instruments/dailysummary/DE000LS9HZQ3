--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0867ac6fa78d486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf542b127931644b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101079b5a3834fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319240ac0cf948b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bd816e37c14f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101079b5a3834fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e30a2bb65614f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319240ac0cf948b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>