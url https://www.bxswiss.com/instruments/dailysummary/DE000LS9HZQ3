--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf542b127931644b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f2de0e44e344ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319240ac0cf948b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b55c342e7d84efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e30a2bb65614f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319240ac0cf948b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40612d50edb64367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b55c342e7d84efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>