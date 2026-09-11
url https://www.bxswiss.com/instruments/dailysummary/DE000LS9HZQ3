--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f2de0e44e344ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a45b0f4c45b4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b55c342e7d84efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4dc54a6c5a4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40612d50edb64367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b55c342e7d84efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdff91d379054267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4dc54a6c5a4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,521</x:t>
-[...43 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,229</x:t>
-[...215 lines deleted...]
-          <x:t>135,945</x:t>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,810</x:t>
-[...80 lines deleted...]
-          <x:t>133,363</x:t>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>