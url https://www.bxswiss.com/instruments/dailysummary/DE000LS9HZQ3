--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a45b0f4c45b4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff2ba9aaf34262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4dc54a6c5a4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra736ddf20c584bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdff91d379054267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4dc54a6c5a4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cb12ed4a9f4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra736ddf20c584bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>134,755</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...467 lines deleted...]
-          <x:t>131,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,780</x:t>
-[...4 lines deleted...]
-          <x:t>132,308</x:t>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>