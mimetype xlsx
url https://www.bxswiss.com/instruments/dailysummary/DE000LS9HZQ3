--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff2ba9aaf34262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24de5592a66f46d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra736ddf20c584bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2457b2c074334a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cb12ed4a9f4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra736ddf20c584bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90030954c8e4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2457b2c074334a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US_Valuehunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>131,784</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,780</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>133,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,007</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>