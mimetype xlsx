--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7762a2cde8ac4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ae3cfb7acf4320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0634b25cc90340b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4028b9b5105a4160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33db13c83014c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0634b25cc90340b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc508adea7df34638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4028b9b5105a4160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>