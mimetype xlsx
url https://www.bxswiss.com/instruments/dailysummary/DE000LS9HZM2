--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ae3cfb7acf4320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1a7055beaf4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4028b9b5105a4160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa0d3f6019b4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc508adea7df34638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4028b9b5105a4160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73592280ebc4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa0d3f6019b4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>