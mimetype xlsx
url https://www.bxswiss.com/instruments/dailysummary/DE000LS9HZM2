--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1a7055beaf4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6caac86e6b457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa0d3f6019b4586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cf792ae1804d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73592280ebc4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa0d3f6019b4586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14233b24d08149bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cf792ae1804d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>