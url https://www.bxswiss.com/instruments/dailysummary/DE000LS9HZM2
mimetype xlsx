--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260266b9c0c14f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3451b92570c04863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8a0b566ee74cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c48625ec0f24ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d111d4d7334f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8a0b566ee74cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a169564c6b4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c48625ec0f24ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>