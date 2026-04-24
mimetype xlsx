--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3451b92570c04863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef2441417ea4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c48625ec0f24ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c52630a0c0b40da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a169564c6b4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c48625ec0f24ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e856d0bb85d44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c52630a0c0b40da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,399 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>298,647</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>