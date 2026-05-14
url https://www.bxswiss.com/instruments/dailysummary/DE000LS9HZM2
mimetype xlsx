--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef2441417ea4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8b31c5b56540ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c52630a0c0b40da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ecf67b3f8048dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e856d0bb85d44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c52630a0c0b40da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe4cbc9378641c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ecf67b3f8048dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,181 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...129 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -517,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>