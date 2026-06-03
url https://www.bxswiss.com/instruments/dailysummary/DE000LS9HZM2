--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8b31c5b56540ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5768a3dfe13410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ecf67b3f8048dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc252bd98f1e54473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe4cbc9378641c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ecf67b3f8048dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3681eb019c284fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc252bd98f1e54473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>