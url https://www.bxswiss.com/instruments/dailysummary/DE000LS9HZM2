--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5768a3dfe13410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra868e5de96414c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc252bd98f1e54473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a322d432f6413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3681eb019c284fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc252bd98f1e54473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55298d3b4cbd4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a322d432f6413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>