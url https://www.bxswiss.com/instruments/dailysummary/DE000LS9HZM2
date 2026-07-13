--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra868e5de96414c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371e519735494aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a322d432f6413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c539d8d831e4a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55298d3b4cbd4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a322d432f6413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7900d5f7b9c4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c539d8d831e4a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>