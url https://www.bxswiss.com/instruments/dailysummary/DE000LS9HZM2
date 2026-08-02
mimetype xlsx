--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371e519735494aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc237f3c45894aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c539d8d831e4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc78b4e567e44cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7900d5f7b9c4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c539d8d831e4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9764270f94d496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc78b4e567e44cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>302,947</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>302,529</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>297,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,842</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>