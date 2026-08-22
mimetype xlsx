--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc237f3c45894aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7762a2cde8ac4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc78b4e567e44cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0634b25cc90340b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9764270f94d496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc78b4e567e44cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33db13c83014c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0634b25cc90340b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Automotive Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>