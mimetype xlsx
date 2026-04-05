--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re394cd1d07ed401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac272adb1de94aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc574e70b23c0430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883f653cd9f74d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R484628b0912b4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc574e70b23c0430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b92a22ef6b6473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883f653cd9f74d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>