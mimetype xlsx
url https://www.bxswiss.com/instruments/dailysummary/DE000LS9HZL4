--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac272adb1de94aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3537f8dcb0fd4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883f653cd9f74d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10df95da2dd4e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b92a22ef6b6473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883f653cd9f74d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae806390a044ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10df95da2dd4e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>89,531</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>89,889</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>