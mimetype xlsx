--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3537f8dcb0fd4a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f77d60ceb64724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10df95da2dd4e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023d1d1cb29b4052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae806390a044ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10df95da2dd4e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2f528d82174a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023d1d1cb29b4052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>89,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,632</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>