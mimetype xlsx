--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f77d60ceb64724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f9cedd1e264c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023d1d1cb29b4052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8712b4e188924a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2f528d82174a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023d1d1cb29b4052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c61b0a3538a4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8712b4e188924a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>89,512</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,277</x:t>
-[...436 lines deleted...]
-          <x:t>88,519</x:t>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>