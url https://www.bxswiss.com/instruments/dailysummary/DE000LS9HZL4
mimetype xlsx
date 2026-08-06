--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f9cedd1e264c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efba6f7484041ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8712b4e188924a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97bd05b4b00428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c61b0a3538a4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8712b4e188924a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9389f13f57004267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97bd05b4b00428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,946</x:t>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,756</x:t>
-[...173 lines deleted...]
-          <x:t>89,241</x:t>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,175</x:t>
-[...247 lines deleted...]
-          <x:t>89,370</x:t>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>