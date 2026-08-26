--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efba6f7484041ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3cdf6d202d4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97bd05b4b00428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R609a55dd4a3f4efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9389f13f57004267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97bd05b4b00428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46ccc54c63245ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R609a55dd4a3f4efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>