--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3cdf6d202d4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde83984eea494ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R609a55dd4a3f4efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f4a73154984120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46ccc54c63245ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R609a55dd4a3f4efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3337cdd9ee41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f4a73154984120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>90,819</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,796</x:t>
-[...259 lines deleted...]
-          <x:t>91,383</x:t>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,794</x:t>
-[...85 lines deleted...]
-          <x:t>91,889</x:t>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>