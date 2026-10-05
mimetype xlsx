--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde83984eea494ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fac34f4fb541b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f4a73154984120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb4f09e71484551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3337cdd9ee41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f4a73154984120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba1d3d14f124dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb4f09e71484551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,663</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,334</x:t>
-[...517 lines deleted...]
-          <x:t>91,001</x:t>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>