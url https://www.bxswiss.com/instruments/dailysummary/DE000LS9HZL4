--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fac34f4fb541b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2713d0834ef4346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb4f09e71484551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb90e6dbc0ca44a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba1d3d14f124dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb4f09e71484551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ab7f65ee9747a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb90e6dbc0ca44a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LISA A World Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>