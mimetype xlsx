--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5a4d6711db4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ca0447dc364fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af06810d4e04554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6eb300194b546fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b8d7edaa254b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af06810d4e04554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82274466fa904f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6eb300194b546fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>