--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ca0447dc364fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c2ed315b354955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6eb300194b546fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e1276a55074af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82274466fa904f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6eb300194b546fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re066341b760c4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e1276a55074af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>