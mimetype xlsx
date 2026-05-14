--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c2ed315b354955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d952e3bd5146c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e1276a55074af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0fe65d0c054b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re066341b760c4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e1276a55074af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda7205629a44049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0fe65d0c054b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>