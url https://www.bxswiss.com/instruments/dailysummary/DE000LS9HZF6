--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d952e3bd5146c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc63a6368b8d4189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0fe65d0c054b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5307370e472c4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda7205629a44049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0fe65d0c054b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf271924f2f52425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5307370e472c4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>