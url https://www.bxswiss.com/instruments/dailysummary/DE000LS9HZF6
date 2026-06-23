--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc63a6368b8d4189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88df0a5ec854ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5307370e472c4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6af35a282f42fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf271924f2f52425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5307370e472c4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe35737c81248de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6af35a282f42fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>