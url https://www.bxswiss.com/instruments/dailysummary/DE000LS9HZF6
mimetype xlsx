--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88df0a5ec854ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21300afb7c304cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6af35a282f42fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946cf34844874952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe35737c81248de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6af35a282f42fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd528bdf57f7e464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946cf34844874952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>