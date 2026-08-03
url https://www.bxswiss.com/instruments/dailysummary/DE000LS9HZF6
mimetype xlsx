--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21300afb7c304cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03356ba4981f4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946cf34844874952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6002d6555164c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd528bdf57f7e464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946cf34844874952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9179de79ff4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6002d6555164c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>