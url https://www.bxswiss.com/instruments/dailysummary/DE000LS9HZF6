--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03356ba4981f4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e088bb6be964c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6002d6555164c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0f6474e1f24510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9179de79ff4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6002d6555164c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3c0f1164e4485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0f6474e1f24510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>