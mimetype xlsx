--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e088bb6be964c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91284bcfb634455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0f6474e1f24510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3f41119e404ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3c0f1164e4485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0f6474e1f24510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723fd66398a4417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3f41119e404ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>