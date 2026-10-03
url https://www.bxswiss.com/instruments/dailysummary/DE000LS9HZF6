--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91284bcfb634455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0244abc55a540e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3f41119e404ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a6c3f206d2412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723fd66398a4417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3f41119e404ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bfcda1fb5246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a6c3f206d2412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>