--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0244abc55a540e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075e036352b2455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a6c3f206d2412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec3bec06c9e41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bfcda1fb5246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a6c3f206d2412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51f9e04e0f84128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec3bec06c9e41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>victorem valores</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>