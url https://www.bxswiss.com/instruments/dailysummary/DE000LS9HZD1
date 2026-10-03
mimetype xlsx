--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5d643ae24746c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36f9b9c0bdf4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b9930140804c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1af99cb2a345ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf834d0a09a404324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b9930140804c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree201d0b70ef45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1af99cb2a345ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>