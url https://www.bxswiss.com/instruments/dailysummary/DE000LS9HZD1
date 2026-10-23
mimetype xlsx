--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36f9b9c0bdf4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bd8fbf4dde449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1af99cb2a345ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26968cfa59b4946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree201d0b70ef45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1af99cb2a345ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c333c6e31454c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26968cfa59b4946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>