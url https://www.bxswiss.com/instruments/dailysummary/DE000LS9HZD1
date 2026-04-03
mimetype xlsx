--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746df320154a44d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re713651c8d3f4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413dca97592a4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe15d014e95c4f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12babff94bef4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413dca97592a4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96cd9a39bc8437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe15d014e95c4f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...85 lines deleted...]
-          <x:t>200,611</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,914</x:t>
-[...517 lines deleted...]
-          <x:t>220,139</x:t>
+          <x:t>222,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>