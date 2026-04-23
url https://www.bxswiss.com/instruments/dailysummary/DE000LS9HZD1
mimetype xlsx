--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re713651c8d3f4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6514b88f7ca1442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe15d014e95c4f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b3f4c90f2c46d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96cd9a39bc8437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe15d014e95c4f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed8c8da500c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b3f4c90f2c46d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>