--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6514b88f7ca1442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd796299f264bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b3f4c90f2c46d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30177eeb807e4322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed8c8da500c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b3f4c90f2c46d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588dc55da5134327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30177eeb807e4322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>