--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd796299f264bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e435bc420144ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30177eeb807e4322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321461635de9474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588dc55da5134327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30177eeb807e4322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c9f55a619c4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321461635de9474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>