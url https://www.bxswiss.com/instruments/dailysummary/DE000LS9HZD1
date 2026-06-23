--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e435bc420144ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953b917201ef4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321461635de9474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa956abbe64c437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c9f55a619c4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321461635de9474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60487323d41647d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa956abbe64c437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>