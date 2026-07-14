--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953b917201ef4675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373f09b545da4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa956abbe64c437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a98b271e904207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60487323d41647d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa956abbe64c437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d466c3d85a49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a98b271e904207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>