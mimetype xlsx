--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373f09b545da4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463d7d925eef4af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a98b271e904207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bcdc52648a48ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d466c3d85a49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a98b271e904207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8795a558c323492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bcdc52648a48ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>