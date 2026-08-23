--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463d7d925eef4af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd217c9fd51d485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bcdc52648a48ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80042916d474f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8795a558c323492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bcdc52648a48ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e0ef9568224c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80042916d474f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>