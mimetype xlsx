--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd217c9fd51d485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5d643ae24746c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80042916d474f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b9930140804c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e0ef9568224c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80042916d474f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf834d0a09a404324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b9930140804c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchen Jäger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>