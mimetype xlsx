--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf736a891bf49db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d802de25fe64276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4d042f729c4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bcc986be004d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77754bb093fa4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4d042f729c4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75a758f6f4a4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bcc986be004d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>87,816</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,390</x:t>
-[...485 lines deleted...]
-          <x:t>87,439</x:t>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>