--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d802de25fe64276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aece019d9c14922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bcc986be004d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87965df7faa46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75a758f6f4a4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bcc986be004d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbaaac3a2ba94222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87965df7faa46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>