--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aece019d9c14922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd650d967c1254be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87965df7faa46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d23887ee094c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbaaac3a2ba94222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87965df7faa46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a8ea8042f74f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d23887ee094c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>