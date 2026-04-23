--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a7f8af0cee4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a972f97136496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e68773d90f74d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65e20022cb4481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ab50fa536d4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e68773d90f74d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e985711e534889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65e20022cb4481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>99,637</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>96,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,372</x:t>
-[...188 lines deleted...]
-          <x:t>97,664</x:t>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>