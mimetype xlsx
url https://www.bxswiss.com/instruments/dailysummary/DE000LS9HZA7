--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a972f97136496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b8515714be4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65e20022cb4481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad805dc7cc64c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e985711e534889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65e20022cb4481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb268fd79bf4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad805dc7cc64c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>