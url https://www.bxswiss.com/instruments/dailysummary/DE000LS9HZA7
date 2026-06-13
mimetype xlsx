--- v6 (2026-05-13)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b8515714be4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2236aaf341604a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad805dc7cc64c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1457d40969448a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb268fd79bf4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad805dc7cc64c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd460ed5a7874e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1457d40969448a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>91,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>