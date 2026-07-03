--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2236aaf341604a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787dd319d1ea4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1457d40969448a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf144e2cedd405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd460ed5a7874e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1457d40969448a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5594c146aa414017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf144e2cedd405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>