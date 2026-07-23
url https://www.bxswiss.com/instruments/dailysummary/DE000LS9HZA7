--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787dd319d1ea4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b17eec2a59451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf144e2cedd405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe36b1ee2088483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5594c146aa414017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf144e2cedd405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbf59d7f004466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe36b1ee2088483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>