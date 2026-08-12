--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b17eec2a59451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0018080b424813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe36b1ee2088483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4875496d1cc4833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbf59d7f004466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe36b1ee2088483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3727ba7b3c0440d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4875496d1cc4833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>83,087</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,788</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...467 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>