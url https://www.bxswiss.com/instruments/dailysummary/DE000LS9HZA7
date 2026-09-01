--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0018080b424813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf736a891bf49db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4875496d1cc4833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4d042f729c4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3727ba7b3c0440d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4875496d1cc4833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77754bb093fa4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4d042f729c4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intani - Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>