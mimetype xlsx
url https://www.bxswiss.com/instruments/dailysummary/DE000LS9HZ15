--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316c2d1f33ab408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f98994ac034eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9078e530a564e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758e3ec0724f4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6df3a760134f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9078e530a564e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c1f0a339f34560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758e3ec0724f4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...173 lines deleted...]
-          <x:t>185,795</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,445</x:t>
-[...38 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,169</x:t>
-[...382 lines deleted...]
-          <x:t>184,042</x:t>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>