--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f98994ac034eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c972e936bd461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758e3ec0724f4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3d33f59a4e40e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c1f0a339f34560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758e3ec0724f4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1244dd39aa544ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3d33f59a4e40e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>184,042</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,498</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,540</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>