--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c972e936bd461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741e20458d684cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3d33f59a4e40e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246243626d254485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1244dd39aa544ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3d33f59a4e40e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4457b44d214dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246243626d254485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>