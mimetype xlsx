--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46de2d44f51e4611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941462414fce42f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f21532b39045e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1527541c4c4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702df6fe7fde4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f21532b39045e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978d27d554774d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1527541c4c4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,593</x:t>
@@ -764,31 +353,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>