--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941462414fce42f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9339834c654801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1527541c4c4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f60d5176964a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978d27d554774d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1527541c4c4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145d351b72a44e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f60d5176964a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>