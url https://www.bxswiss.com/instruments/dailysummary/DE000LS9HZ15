--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9339834c654801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0805a4c177944fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f60d5176964a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5878f37eab74816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145d351b72a44e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f60d5176964a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c668018449749e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5878f37eab74816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,993</x:t>
-[...252 lines deleted...]
-          <x:t>172,432</x:t>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>