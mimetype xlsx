--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0805a4c177944fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666a26bf37874b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5878f37eab74816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25be9ad8acc448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c668018449749e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5878f37eab74816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0821a9c6b1524b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25be9ad8acc448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,243</x:t>
@@ -737,31 +299,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>