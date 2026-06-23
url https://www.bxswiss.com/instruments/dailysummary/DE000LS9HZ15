--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666a26bf37874b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4671b2d4fa8c4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25be9ad8acc448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e0f1ab98334d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0821a9c6b1524b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25be9ad8acc448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra499519451da498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e0f1ab98334d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...35 lines deleted...]
-          <x:t>170,997</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...451 lines deleted...]
-          <x:t>171,243</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>