--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4671b2d4fa8c4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6616a017ab4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e0f1ab98334d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f2be5552014587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra499519451da498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e0f1ab98334d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb9221827734443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f2be5552014587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>