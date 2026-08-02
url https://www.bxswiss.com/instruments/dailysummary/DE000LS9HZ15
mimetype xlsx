--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6616a017ab4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32ac368f6c7470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f2be5552014587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf28372625de460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb9221827734443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f2be5552014587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d0806626f34619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf28372625de460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>