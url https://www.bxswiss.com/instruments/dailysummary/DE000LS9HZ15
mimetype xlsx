--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32ac368f6c7470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316c2d1f33ab408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf28372625de460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9078e530a564e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d0806626f34619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf28372625de460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6df3a760134f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9078e530a564e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LazyInvestor100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HZ15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,789</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>