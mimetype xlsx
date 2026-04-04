--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb758630d8e1466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7536ef29f77141f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30aa819407b4241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a1bfbbf5254260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f8d1735bf14ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30aa819407b4241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f58dde8bce745e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a1bfbbf5254260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>