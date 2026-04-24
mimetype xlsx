--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7536ef29f77141f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ed65c4a9544745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a1bfbbf5254260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32d5a2bdda24a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f58dde8bce745e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a1bfbbf5254260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc022694c2cbb4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32d5a2bdda24a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>