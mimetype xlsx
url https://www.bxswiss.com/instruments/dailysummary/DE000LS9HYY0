--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ed65c4a9544745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a475f593a64b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32d5a2bdda24a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6887121ef3fa4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc022694c2cbb4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32d5a2bdda24a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664266efb9564ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6887121ef3fa4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>