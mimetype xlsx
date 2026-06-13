--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a475f593a64b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabf2e464e0f4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6887121ef3fa4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3be2e38b7124664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664266efb9564ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6887121ef3fa4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83c35cf06604fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3be2e38b7124664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>113,836</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>