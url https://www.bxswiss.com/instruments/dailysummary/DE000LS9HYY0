--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabf2e464e0f4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc6986295e5423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3be2e38b7124664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b398ce1ff64422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83c35cf06604fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3be2e38b7124664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8879484b91c441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b398ce1ff64422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>