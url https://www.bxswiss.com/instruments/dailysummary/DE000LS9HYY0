--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc6986295e5423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6c5bc4990d4578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b398ce1ff64422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3285971e994d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8879484b91c441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b398ce1ff64422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ece9f472fa4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3285971e994d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>