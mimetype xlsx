--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6c5bc4990d4578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734adb73332941a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3285971e994d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9167ac89cdd443a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ece9f472fa4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3285971e994d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56e3c11d4f24d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9167ac89cdd443a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>