--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734adb73332941a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ce2e73e9fb4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9167ac89cdd443a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e8c9f85eba49c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56e3c11d4f24d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9167ac89cdd443a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd192ae6c389f44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e8c9f85eba49c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonZukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>