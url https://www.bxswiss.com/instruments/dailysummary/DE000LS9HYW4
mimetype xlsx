--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7fe06f8c934a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd451ecace5294fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418b29e9960440f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3af590f919433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2193ba5c8a2c4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418b29e9960440f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6003ceb414948ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3af590f919433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>