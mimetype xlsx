--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd451ecace5294fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcbbd547f0d4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3af590f919433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1bc5c618050439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6003ceb414948ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3af590f919433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613dd297e18a479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1bc5c618050439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>