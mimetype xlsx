--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d8aa0958514975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb892f82814b34c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f4c6cf05074524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb8bcc2b7a842ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ceb793e89e42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f4c6cf05074524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dac13b0e394802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb8bcc2b7a842ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>