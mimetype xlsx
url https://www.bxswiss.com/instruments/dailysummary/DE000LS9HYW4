--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb892f82814b34c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51c027e531a4118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb8bcc2b7a842ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd302cf9ecdba4079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dac13b0e394802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb8bcc2b7a842ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9543245515f84c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd302cf9ecdba4079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>