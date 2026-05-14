--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51c027e531a4118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c06e30bd3f453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd302cf9ecdba4079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c25c8deb4a4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9543245515f84c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd302cf9ecdba4079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24102e6ae5744f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c25c8deb4a4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>