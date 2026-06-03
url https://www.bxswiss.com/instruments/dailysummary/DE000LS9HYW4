--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c06e30bd3f453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f13d6b726d64119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c25c8deb4a4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read76122accc4fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24102e6ae5744f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c25c8deb4a4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63fc41c7fd74130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read76122accc4fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>