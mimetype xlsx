--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f13d6b726d64119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086b2ab4e3124c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read76122accc4fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba9fef7ba9b432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63fc41c7fd74130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read76122accc4fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f319e89a5544b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba9fef7ba9b432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>