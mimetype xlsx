--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086b2ab4e3124c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254ee56b53584c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba9fef7ba9b432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f5886d10054d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f319e89a5544b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba9fef7ba9b432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e81fc3b24548ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f5886d10054d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>