--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254ee56b53584c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34379fd30ea9490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f5886d10054d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0c069243b54e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e81fc3b24548ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f5886d10054d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72727d5025d047fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0c069243b54e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>