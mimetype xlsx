--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34379fd30ea9490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59be61e057e4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0c069243b54e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e79ed7fffad4c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72727d5025d047fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0c069243b54e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca2ddaa9bdd499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e79ed7fffad4c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,682</x:t>
@@ -737,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>