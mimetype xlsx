--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59be61e057e4a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7fe06f8c934a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e79ed7fffad4c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418b29e9960440f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca2ddaa9bdd499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e79ed7fffad4c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2193ba5c8a2c4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418b29e9960440f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BABYLON INVEST GREEN ENERGY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>