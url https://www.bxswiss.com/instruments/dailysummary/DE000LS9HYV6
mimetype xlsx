--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82199cfd333466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abbf785d1e34f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497c9ca244694938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f72ad29ea0a46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb227002792e64c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497c9ca244694938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326d1b547ef54b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f72ad29ea0a46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>