--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abbf785d1e34f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c0e89227d74287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f72ad29ea0a46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10fa41e0f4024c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326d1b547ef54b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f72ad29ea0a46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e69e7a8af34ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10fa41e0f4024c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>