--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab960a557c149ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7349107d8544fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec89864006a341d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf650800bf27d4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874af963448b44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec89864006a341d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820965755dc34c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf650800bf27d4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,239 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>301,965</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>