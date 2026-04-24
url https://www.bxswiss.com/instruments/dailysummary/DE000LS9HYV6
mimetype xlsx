--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7349107d8544fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213938b444d34181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf650800bf27d4b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4698721a55ea418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820965755dc34c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf650800bf27d4b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e55e882fff6446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4698721a55ea418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>