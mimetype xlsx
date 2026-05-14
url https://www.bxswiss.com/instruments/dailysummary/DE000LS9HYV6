--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213938b444d34181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc698888d61ac41cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4698721a55ea418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72455c66a48414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e55e882fff6446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4698721a55ea418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae29c9c42e2f4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72455c66a48414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>