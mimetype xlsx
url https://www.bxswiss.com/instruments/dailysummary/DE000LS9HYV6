--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc698888d61ac41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3475e6762b134502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72455c66a48414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0bda8f8022649c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae29c9c42e2f4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72455c66a48414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418dc16a643e45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0bda8f8022649c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>