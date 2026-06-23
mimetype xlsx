--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3475e6762b134502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffef6ec64dd541d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0bda8f8022649c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ceae3ea2be4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418dc16a643e45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0bda8f8022649c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6378a934c1f843c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ceae3ea2be4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>