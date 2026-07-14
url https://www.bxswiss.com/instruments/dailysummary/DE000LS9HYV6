--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffef6ec64dd541d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31089cba3095499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ceae3ea2be4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe89f3a1128140fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6378a934c1f843c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ceae3ea2be4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95dd4abc442492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe89f3a1128140fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>