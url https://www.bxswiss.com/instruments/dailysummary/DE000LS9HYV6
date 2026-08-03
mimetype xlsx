--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31089cba3095499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1614673c3a004047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe89f3a1128140fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720b148d77b9472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95dd4abc442492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe89f3a1128140fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0976e2fa55fb414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720b148d77b9472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>298,370</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,776</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>