--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1614673c3a004047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c58499d54a943f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720b148d77b9472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fea59f45574de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0976e2fa55fb414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720b148d77b9472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc573a62a0ae54a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fea59f45574de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>