--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c58499d54a943f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82199cfd333466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fea59f45574de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497c9ca244694938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc573a62a0ae54a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fea59f45574de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb227002792e64c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497c9ca244694938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI 4 TecDAX-Werte SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>318,548</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>328,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>