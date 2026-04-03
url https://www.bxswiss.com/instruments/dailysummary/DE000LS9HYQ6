--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c074adfc314642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035966ad50804605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd904b07a08044c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30e5e17701845f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacb699aafed41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd904b07a08044c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011de9c8fc1f415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30e5e17701845f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>