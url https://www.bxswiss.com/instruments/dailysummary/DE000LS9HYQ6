--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035966ad50804605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8298d9e4ad43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30e5e17701845f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471040dce9864b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011de9c8fc1f415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30e5e17701845f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4150452530c14548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471040dce9864b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>