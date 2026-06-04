--- v8 (2026-04-23)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8298d9e4ad43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85de999363cf45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471040dce9864b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c35c685fd34c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4150452530c14548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471040dce9864b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393566e3bf894d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c35c685fd34c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>174,555</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>176,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>