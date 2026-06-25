--- v9 (2026-06-04)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85de999363cf45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf3b86301944600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c35c685fd34c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf466c5405554346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393566e3bf894d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c35c685fd34c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf730b0786b244e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf466c5405554346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>