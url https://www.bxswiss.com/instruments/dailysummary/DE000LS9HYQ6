--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf3b86301944600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64d3ee899354248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf466c5405554346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3ba02f12544742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf730b0786b244e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf466c5405554346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d74acc28e74ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3ba02f12544742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>