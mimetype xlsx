--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64d3ee899354248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ba11898d447ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3ba02f12544742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6814defdd5c48d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d74acc28e74ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3ba02f12544742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97dfc00e5230468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6814defdd5c48d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>