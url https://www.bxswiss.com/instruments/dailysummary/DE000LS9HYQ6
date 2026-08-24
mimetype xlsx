--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ba11898d447ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461277429eb04c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6814defdd5c48d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770156cc877f4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97dfc00e5230468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6814defdd5c48d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202f305834a843fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770156cc877f4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>