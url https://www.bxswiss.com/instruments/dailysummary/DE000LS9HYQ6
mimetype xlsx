--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461277429eb04c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c51f109a374e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770156cc877f4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R968ca479630a41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202f305834a843fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770156cc877f4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68566a5447d44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R968ca479630a41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>