--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c51f109a374e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412128d839fb4d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R968ca479630a41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390e69260a7d430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68566a5447d44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R968ca479630a41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb879d5d32d3c4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390e69260a7d430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,436</x:t>
-[...102 lines deleted...]
-          <x:t>195,018</x:t>
+          <x:t>196,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,589</x:t>
-[...193 lines deleted...]
-          <x:t>192,565</x:t>
+          <x:t>193,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>