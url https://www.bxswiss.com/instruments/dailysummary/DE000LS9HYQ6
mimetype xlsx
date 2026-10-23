--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412128d839fb4d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6610f7788284d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390e69260a7d430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315ed1808ff64d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb879d5d32d3c4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390e69260a7d430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5552cf1cb77f4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315ed1808ff64d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Ethisch Christlich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>195,018</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,589</x:t>
-[...227 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>193,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,845</x:t>
-[...360 lines deleted...]
-          <x:t>190,195</x:t>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>