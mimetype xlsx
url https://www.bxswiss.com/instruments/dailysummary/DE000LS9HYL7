--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cafba51972d4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2eae98fa9fa4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f641946973346ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132e2bb1de374f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e165a664234104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f641946973346ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb664cde21974f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132e2bb1de374f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,809</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,851</x:t>
-[...6 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,859</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,851</x:t>
-[...539 lines deleted...]
-          <x:t>2,055</x:t>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>