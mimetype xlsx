--- v5 (2026-04-03)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2eae98fa9fa4918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81345606465b443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132e2bb1de374f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9705200e15da4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb664cde21974f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132e2bb1de374f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9464c5d1d3b645f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9705200e15da4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,350</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,322</x:t>
-[...593 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>