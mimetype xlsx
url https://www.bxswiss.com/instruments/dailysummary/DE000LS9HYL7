--- v6 (2026-05-01)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81345606465b443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1db0152a4c4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9705200e15da4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb885df8713466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9464c5d1d3b645f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9705200e15da4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d11802a4d243ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb885df8713466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,177</x:t>
-[...279 lines deleted...]
-          <x:t>2,160</x:t>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>