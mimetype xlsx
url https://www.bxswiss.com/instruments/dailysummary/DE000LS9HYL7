--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1db0152a4c4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d4a3b28d7c487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb885df8713466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83631491561f427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d11802a4d243ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb885df8713466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbf16c7fb8048b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83631491561f427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,096</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,094</x:t>
-[...512 lines deleted...]
-          <x:t>1,739</x:t>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>