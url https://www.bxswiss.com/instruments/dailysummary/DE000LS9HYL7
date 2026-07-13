--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d4a3b28d7c487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3466b98ab9a241a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83631491561f427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11eadc8b2b9c4875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbf16c7fb8048b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83631491561f427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b58a5fcc312409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11eadc8b2b9c4875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,856</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>1,804</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,785</x:t>
-[...70 lines deleted...]
-          <x:t>1,757</x:t>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,711</x:t>
-[...355 lines deleted...]
-          <x:t>2,091</x:t>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>