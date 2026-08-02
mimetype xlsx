--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3466b98ab9a241a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb41ae53ef744e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11eadc8b2b9c4875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e28776d12ef4dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b58a5fcc312409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11eadc8b2b9c4875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617f155c09684377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e28776d12ef4dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,164</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,797</x:t>
-[...6 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,794</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,782</x:t>
-[...107 lines deleted...]
-          <x:t>1,767</x:t>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,871</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,798</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>