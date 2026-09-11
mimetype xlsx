--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb41ae53ef744e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fee1b3cbe73431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e28776d12ef4dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ebbd5f192f4385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617f155c09684377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e28776d12ef4dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254b879ebab94ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ebbd5f192f4385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...221 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,808</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>1,762</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>