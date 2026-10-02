--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fee1b3cbe73431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cff99f4f6d846f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ebbd5f192f4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5d2d8093a54b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254b879ebab94ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ebbd5f192f4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ad2fe8d5a84203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5d2d8093a54b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,492</x:t>
-[...53 lines deleted...]
-          <x:t>1,420</x:t>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>1,472</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>