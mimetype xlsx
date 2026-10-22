--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cff99f4f6d846f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b61874fc6940e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5d2d8093a54b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afcc7efa75f4ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ad2fe8d5a84203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5d2d8093a54b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096f40da1d0a4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afcc7efa75f4ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Folge dem Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,409</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,393</x:t>
-[...102 lines deleted...]
-          <x:t>1,256</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>1,242</x:t>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>