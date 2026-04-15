--- v3 (2026-03-14)
+++ v4 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc780dd312634327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eef26bb3b1467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffda5da4255444f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef8dc0a32544607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6fdc9c60b9412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffda5da4255444f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e66e802b75a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef8dc0a32544607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>168,279</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>