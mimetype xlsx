--- v4 (2026-04-15)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eef26bb3b1467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3163a082a6b441bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef8dc0a32544607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6611b688294063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e66e802b75a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef8dc0a32544607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re039d5ad0ecd4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6611b688294063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>