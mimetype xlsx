--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3163a082a6b441bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac8746bdd3b43ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6611b688294063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148f3885fae9432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re039d5ad0ecd4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6611b688294063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cc0c24e7a04ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148f3885fae9432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>