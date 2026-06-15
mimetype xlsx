--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac8746bdd3b43ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cff902f2d74b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148f3885fae9432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739e57bd6d4c48a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cc0c24e7a04ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148f3885fae9432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7ddfeb8f814475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739e57bd6d4c48a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>158,240</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>162,776</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>