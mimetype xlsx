--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cff902f2d74b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebfc72b181744db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739e57bd6d4c48a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3266800814e844cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7ddfeb8f814475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739e57bd6d4c48a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d13e70a3c54db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3266800814e844cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...168 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,141</x:t>
-[...360 lines deleted...]
-          <x:t>162,805</x:t>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>