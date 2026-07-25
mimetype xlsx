--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebfc72b181744db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bfa489e4694d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3266800814e844cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba503a961f354688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d13e70a3c54db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3266800814e844cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2254e0c8594396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba503a961f354688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>