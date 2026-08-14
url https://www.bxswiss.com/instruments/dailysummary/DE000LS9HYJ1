--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bfa489e4694d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa5c6bacfde4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba503a961f354688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2b45f18bea40db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2254e0c8594396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba503a961f354688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218ac7b8355241a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2b45f18bea40db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>