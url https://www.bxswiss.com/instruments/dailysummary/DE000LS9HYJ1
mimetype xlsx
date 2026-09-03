--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa5c6bacfde4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7cadd505ee482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2b45f18bea40db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562e82560bce4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218ac7b8355241a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2b45f18bea40db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2fc6faf3c14c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562e82560bce4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>