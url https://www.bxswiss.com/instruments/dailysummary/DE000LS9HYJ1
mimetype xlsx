--- v11 (2026-09-03)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7cadd505ee482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfdaa95fbf1640f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562e82560bce4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b059acd2bf4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2fc6faf3c14c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562e82560bce4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289c98f5c2a745c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b059acd2bf4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,403</x:t>
-[...549 lines deleted...]
-          <x:t>174,728</x:t>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>