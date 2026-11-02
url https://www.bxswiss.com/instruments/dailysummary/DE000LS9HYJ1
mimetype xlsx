--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfdaa95fbf1640f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e48ffb06e7d41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b059acd2bf4d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70c2c30700f42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289c98f5c2a745c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b059acd2bf4d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8872fc8b64145ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70c2c30700f42ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1st BIOMEDICAL!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>