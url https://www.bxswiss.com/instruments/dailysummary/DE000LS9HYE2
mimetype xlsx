--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58a33f015034cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8510934894034a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc4a30bebf44477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64a746b9b274432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd529fa366d74aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc4a30bebf44477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa592013a3324996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64a746b9b274432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,228</x:t>
-[...252 lines deleted...]
-          <x:t>165,467</x:t>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>