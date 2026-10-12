--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8510934894034a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da5b0efc1db43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64a746b9b274432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f61c3f5f0d40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa592013a3324996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64a746b9b274432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581ce20b17474be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f61c3f5f0d40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>