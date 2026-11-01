--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da5b0efc1db43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df53cb7e35b42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f61c3f5f0d40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf149744d21c4fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581ce20b17474be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f61c3f5f0d40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1dd4bc0797145b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf149744d21c4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>