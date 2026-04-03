--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72884452d90e4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5b1186f14348e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a137fb81254bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0027a4388164241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dda6882e8d849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a137fb81254bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776af8e942bf4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0027a4388164241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>