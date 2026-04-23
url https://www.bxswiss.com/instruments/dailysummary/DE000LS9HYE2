--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5b1186f14348e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c60773dee0346f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0027a4388164241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59adefab9ad44e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776af8e942bf4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0027a4388164241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee2758037634c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59adefab9ad44e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>