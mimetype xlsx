--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c60773dee0346f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188279c302e64c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59adefab9ad44e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae224acf4e1b497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee2758037634c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59adefab9ad44e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7af53db1ce4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae224acf4e1b497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>