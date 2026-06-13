--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188279c302e64c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb32302ff164cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae224acf4e1b497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c229902d4041fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7af53db1ce4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae224acf4e1b497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf514596fb1b0406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c229902d4041fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>