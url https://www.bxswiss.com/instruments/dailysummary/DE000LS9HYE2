--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb32302ff164cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93663aec764d4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c229902d4041fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c71dd84f3ac4822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf514596fb1b0406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c229902d4041fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e6b93cb5804d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c71dd84f3ac4822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>