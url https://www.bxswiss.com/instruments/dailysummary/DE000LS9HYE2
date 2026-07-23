--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93663aec764d4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7338de94122d406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c71dd84f3ac4822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c314b5340c4d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e6b93cb5804d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c71dd84f3ac4822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9977447af84dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c314b5340c4d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,986</x:t>
-[...414 lines deleted...]
-          <x:t>165,918</x:t>
+          <x:t>162,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>