--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7338de94122d406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra913a61ae93e4c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c314b5340c4d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b417c2ca254c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9977447af84dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c314b5340c4d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dead1b0b41b4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b417c2ca254c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>