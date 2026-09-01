--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra913a61ae93e4c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58a33f015034cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b417c2ca254c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc4a30bebf44477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dead1b0b41b4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b417c2ca254c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd529fa366d74aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc4a30bebf44477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top15 DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>162,880</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>168,283</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>