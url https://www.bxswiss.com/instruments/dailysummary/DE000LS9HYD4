--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bb875695cb4f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec61a678b5445ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8454cc6505ba472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2093b36600d3480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17181ee093494824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8454cc6505ba472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9d8d58dc92431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2093b36600d3480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,804</x:t>
-[...576 lines deleted...]
-          <x:t>129,453</x:t>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>