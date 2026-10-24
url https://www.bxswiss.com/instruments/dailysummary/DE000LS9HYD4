--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec61a678b5445ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63843a83049b48c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2093b36600d3480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98461544d7db4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9d8d58dc92431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2093b36600d3480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3376f30b304355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98461544d7db4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>