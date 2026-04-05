--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501f59de01114de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b6500783424de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17df36b9efa4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd594eb168f6401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4aa4312c0f24cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17df36b9efa4c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ef33a235f94142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd594eb168f6401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>