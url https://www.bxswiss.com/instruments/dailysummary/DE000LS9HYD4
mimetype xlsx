--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b6500783424de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ee225d6e6b4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd594eb168f6401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5b63f4d02a4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ef33a235f94142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd594eb168f6401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b86bb2d25464abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5b63f4d02a4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>