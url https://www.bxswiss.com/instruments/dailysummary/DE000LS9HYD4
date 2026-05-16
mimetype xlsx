--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ee225d6e6b4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773f1132fde44f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5b63f4d02a4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra534a4ec8fda4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b86bb2d25464abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5b63f4d02a4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e0062685624ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra534a4ec8fda4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>