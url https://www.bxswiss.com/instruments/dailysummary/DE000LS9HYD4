--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773f1132fde44f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4962cc121d417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra534a4ec8fda4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e93cfe259042c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e0062685624ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra534a4ec8fda4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87cb05455bc4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e93cfe259042c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>