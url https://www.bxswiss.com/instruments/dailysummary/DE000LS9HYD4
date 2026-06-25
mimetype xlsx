--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4962cc121d417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd0aae5dfae4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e93cfe259042c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d0c03f7ec7b42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87cb05455bc4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e93cfe259042c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6f6c8aeff24667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d0c03f7ec7b42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>125,466</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>124,517</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>