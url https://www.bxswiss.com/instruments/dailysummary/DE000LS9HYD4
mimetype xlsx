--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd0aae5dfae4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9820f2034c4c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d0c03f7ec7b42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f238b36b764322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6f6c8aeff24667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d0c03f7ec7b42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd108b064bc45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f238b36b764322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>