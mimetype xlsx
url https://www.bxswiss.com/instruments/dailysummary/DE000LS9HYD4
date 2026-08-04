--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9820f2034c4c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b210f419ada4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f238b36b764322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089ebf41c21045fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd108b064bc45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f238b36b764322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfece1b7dfccb4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089ebf41c21045fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>