--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b210f419ada4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ddb19be9994546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089ebf41c21045fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff6624063c654d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfece1b7dfccb4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089ebf41c21045fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41efeadc15144abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff6624063c654d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>