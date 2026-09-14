--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ddb19be9994546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bb875695cb4f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff6624063c654d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8454cc6505ba472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41efeadc15144abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff6624063c654d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17181ee093494824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8454cc6505ba472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HYD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>127,878</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>125,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>