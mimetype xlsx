--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e202ad97b0d42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7cdf59e67134d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0294006688704096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25255246afc452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2340a60a11904daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0294006688704096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5661f7c0e44477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25255246afc452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>130,895</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,678</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>131,139</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>131,692</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>