--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7cdf59e67134d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788bcc975e6b4622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25255246afc452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cce7b1d01c4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5661f7c0e44477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25255246afc452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94568c56f7ef4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cce7b1d01c4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>131,139</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>