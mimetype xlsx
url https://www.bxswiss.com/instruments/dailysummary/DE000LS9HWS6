--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788bcc975e6b4622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccfe49bfbfc441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cce7b1d01c4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6f348b0a1b4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94568c56f7ef4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cce7b1d01c4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1d4828e41f4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6f348b0a1b4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>