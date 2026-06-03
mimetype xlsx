--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccfe49bfbfc441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38040a7544e949a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6f348b0a1b4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89783565af75453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1d4828e41f4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6f348b0a1b4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48099b565fa946a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89783565af75453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>