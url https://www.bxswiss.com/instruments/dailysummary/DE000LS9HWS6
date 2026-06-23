--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38040a7544e949a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad40dc789d9446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89783565af75453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1555264f6b45d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48099b565fa946a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89783565af75453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f72b1d66bb84ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1555264f6b45d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>