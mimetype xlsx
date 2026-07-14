--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad40dc789d9446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb362460c8e114a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1555264f6b45d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc912443fb8f04879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f72b1d66bb84ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1555264f6b45d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06939187acd14c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc912443fb8f04879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>136,768</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,933</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>