--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb362460c8e114a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d80d6336a04637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc912443fb8f04879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e3a4b159644f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06939187acd14c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc912443fb8f04879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d78be560fe438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e3a4b159644f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,330</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>