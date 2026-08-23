--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d80d6336a04637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cfd6e708c349a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e3a4b159644f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636b99a1b5fc4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d78be560fe438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e3a4b159644f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785bd666d89944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636b99a1b5fc4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>134,118</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,900</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>134,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,932</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>