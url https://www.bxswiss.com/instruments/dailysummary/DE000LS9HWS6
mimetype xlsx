--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cfd6e708c349a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re284b6c746984c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636b99a1b5fc4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa70b95060004865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785bd666d89944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636b99a1b5fc4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225efe6729fb4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa70b95060004865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>