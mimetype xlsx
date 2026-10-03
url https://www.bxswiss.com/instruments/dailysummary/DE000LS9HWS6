--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re284b6c746984c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a11c87ca2a14fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa70b95060004865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra029823b480c432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225efe6729fb4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa70b95060004865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516f34b7e0cc4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra029823b480c432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>138,587</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>137,961</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>