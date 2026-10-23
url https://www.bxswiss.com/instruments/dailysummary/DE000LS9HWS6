--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a11c87ca2a14fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd316a3a56f464733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra029823b480c432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ee3b5112894d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516f34b7e0cc4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra029823b480c432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2d82b38fcc4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ee3b5112894d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Straight Outta Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>136,565</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,001</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>137,987</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>