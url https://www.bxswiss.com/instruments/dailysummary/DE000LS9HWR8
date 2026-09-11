--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb962ef70fdf947f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c05c1599cc4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1ac7ece9a04ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047b5694cdee4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98690b64a75149e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1ac7ece9a04ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e9317f0e2f4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047b5694cdee4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,371</x:t>
-[...97 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>