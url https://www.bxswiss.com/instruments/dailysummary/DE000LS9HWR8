--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c05c1599cc4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ef906626d14fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047b5694cdee4d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6764bb961a99457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e9317f0e2f4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047b5694cdee4d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a3ad32f3284c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6764bb961a99457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>162,753</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,397</x:t>
-[...350 lines deleted...]
-          <x:t>161,112</x:t>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>