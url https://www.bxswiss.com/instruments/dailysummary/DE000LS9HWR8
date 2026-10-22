--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ef906626d14fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc94137d8a1348e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6764bb961a99457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae012e7e1444c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a3ad32f3284c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6764bb961a99457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319156091b3b4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae012e7e1444c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>160,792</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,072</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>