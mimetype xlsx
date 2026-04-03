--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87cf074135a14083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ea7b20c95d415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40f5dbefc5d4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21cc24e34f64b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7e92382c044b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40f5dbefc5d4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020b0755371d494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21cc24e34f64b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>153,099</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,294</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>154,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,808</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>