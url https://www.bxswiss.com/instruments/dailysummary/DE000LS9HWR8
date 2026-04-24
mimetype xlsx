--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ea7b20c95d415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c4cbc2d5154d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21cc24e34f64b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04006c1b54fa4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020b0755371d494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21cc24e34f64b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4b23020a184c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04006c1b54fa4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>160,442</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,428</x:t>
-[...296 lines deleted...]
-          <x:t>158,958</x:t>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>