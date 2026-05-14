--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c4cbc2d5154d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81e9bbf0cbb447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04006c1b54fa4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6641fd65eb75404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4b23020a184c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04006c1b54fa4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2551f067bc4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6641fd65eb75404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>