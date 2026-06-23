--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81e9bbf0cbb447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re567222b50e34e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6641fd65eb75404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb64e5c7e1742ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2551f067bc4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6641fd65eb75404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fb21d4f3894f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb64e5c7e1742ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>161,958</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,225</x:t>
-[...107 lines deleted...]
-          <x:t>161,428</x:t>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>