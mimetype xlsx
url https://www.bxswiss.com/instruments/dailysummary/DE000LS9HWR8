--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re567222b50e34e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de8103db4b44b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb64e5c7e1742ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac546ec433c34c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fb21d4f3894f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb64e5c7e1742ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4c0936685e46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac546ec433c34c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>161,909</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,049</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>