--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de8103db4b44b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eade99a1c945b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac546ec433c34c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbddd1ec9a51403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4c0936685e46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac546ec433c34c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8ab732d9ba40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbddd1ec9a51403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,713</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>