--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eade99a1c945b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb962ef70fdf947f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbddd1ec9a51403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1ac7ece9a04ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8ab732d9ba40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbddd1ec9a51403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98690b64a75149e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1ac7ece9a04ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MonDividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>