--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963179a46d0c422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828c97ed41b24f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0e517209344d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974456005f7e4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7e382e0d594af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0e517209344d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf904f7c765a4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974456005f7e4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>