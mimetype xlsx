--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828c97ed41b24f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aea4b4aea4e404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974456005f7e4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7f01f1096145ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf904f7c765a4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974456005f7e4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d723489cad41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7f01f1096145ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>