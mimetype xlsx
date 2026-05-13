--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aea4b4aea4e404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28fb7fe5ab24486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7f01f1096145ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f81a9b95a1b478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d723489cad41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7f01f1096145ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49eca6f53665479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f81a9b95a1b478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>