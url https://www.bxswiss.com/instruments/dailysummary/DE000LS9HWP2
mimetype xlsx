--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28fb7fe5ab24486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213b724b61a84b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f81a9b95a1b478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969567624e58495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49eca6f53665479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f81a9b95a1b478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1f6562c6ef4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969567624e58495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>144,170</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...478 lines deleted...]
-          <x:t>140,653</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>