--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213b724b61a84b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9ad021d87a4e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969567624e58495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f4ccaf1d904700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1f6562c6ef4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969567624e58495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6923ad1d80474037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f4ccaf1d904700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>145,199</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>