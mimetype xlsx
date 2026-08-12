--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9ad021d87a4e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436cf4e03fca4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f4ccaf1d904700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ee61f8325f4db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6923ad1d80474037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f4ccaf1d904700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12f624c45fa4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ee61f8325f4db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>149,619</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,076</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>148,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,857</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>