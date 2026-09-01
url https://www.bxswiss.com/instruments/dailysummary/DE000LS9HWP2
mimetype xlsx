--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436cf4e03fca4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472bdef00a604f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ee61f8325f4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f94d45e1544573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12f624c45fa4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ee61f8325f4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ab1aaae2db4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f94d45e1544573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>