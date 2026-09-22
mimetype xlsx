--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472bdef00a604f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff00a824e054d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f94d45e1544573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0687b82b424036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ab1aaae2db4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f94d45e1544573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c10cf1bae7e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0687b82b424036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,234</x:t>
-[...522 lines deleted...]
-          <x:t>155,852</x:t>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>