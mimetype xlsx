--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff00a824e054d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc56ef65fe34d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0687b82b424036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a390dd79c0f4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c10cf1bae7e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0687b82b424036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb91fec9fce548f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a390dd79c0f4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>