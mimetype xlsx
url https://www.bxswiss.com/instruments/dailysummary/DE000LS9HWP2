--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc56ef65fe34d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3465a18ead4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a390dd79c0f4aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e675e362d94597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb91fec9fce548f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a390dd79c0f4aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R137a36b87fd4422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e675e362d94597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzwerte und Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>