--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd208f95e492b4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aae40e0f0fa49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb784f7c3ebb14ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf739dc8fd44e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2e0782ae0046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb784f7c3ebb14ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe80cc0f99049a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf739dc8fd44e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>