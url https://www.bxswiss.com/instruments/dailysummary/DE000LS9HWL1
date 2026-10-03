--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aae40e0f0fa49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64982f8949146c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf739dc8fd44e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7663d0de48904dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe80cc0f99049a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf739dc8fd44e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94600c55436c4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7663d0de48904dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>