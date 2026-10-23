--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64982f8949146c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d37607ddc44045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7663d0de48904dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f9fcda09eb440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94600c55436c4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7663d0de48904dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97744d055b6a43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f9fcda09eb440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>