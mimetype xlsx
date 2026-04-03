--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b068dbdce24d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2764f9959644fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9d001218894a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ac5f06e18d420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd947a3accda4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9d001218894a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe62fcdbf5c4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ac5f06e18d420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,734</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,349</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>