--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2764f9959644fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88d27e562c3476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ac5f06e18d420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f41b0ef9f74ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe62fcdbf5c4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ac5f06e18d420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R959c0e17513447e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f41b0ef9f74ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>159,857</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,961</x:t>
-[...598 lines deleted...]
-          <x:t>155,566</x:t>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>