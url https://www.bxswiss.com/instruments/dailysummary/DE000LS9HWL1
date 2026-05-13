--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88d27e562c3476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd0b3722ac84072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f41b0ef9f74ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa8cef4457f4017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R959c0e17513447e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f41b0ef9f74ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ebadf9338d4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa8cef4457f4017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,088</x:t>
-[...252 lines deleted...]
-          <x:t>158,995</x:t>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>