--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd0b3722ac84072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2db036222a4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa8cef4457f4017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abd8a43d1ba44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ebadf9338d4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa8cef4457f4017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd585a3793da14c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abd8a43d1ba44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>158,563</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>157,182</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>