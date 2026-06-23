--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2db036222a4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0364ad26c8a4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abd8a43d1ba44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bbfa2b62f54911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd585a3793da14c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abd8a43d1ba44af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb1d14ad3324ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bbfa2b62f54911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>156,802</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>