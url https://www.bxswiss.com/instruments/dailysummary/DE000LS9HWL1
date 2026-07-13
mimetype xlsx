--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0364ad26c8a4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6156abe66ffd4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bbfa2b62f54911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f44b20098aa4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb1d14ad3324ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bbfa2b62f54911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94c057da8354c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f44b20098aa4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>