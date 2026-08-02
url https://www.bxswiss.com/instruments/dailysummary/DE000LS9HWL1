--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6156abe66ffd4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec6b8daffff4d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f44b20098aa4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2b2819a811429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94c057da8354c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f44b20098aa4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a505fd157d4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2b2819a811429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>