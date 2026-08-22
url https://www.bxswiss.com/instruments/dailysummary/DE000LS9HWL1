--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec6b8daffff4d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd208f95e492b4c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2b2819a811429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb784f7c3ebb14ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a505fd157d4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2b2819a811429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2e0782ae0046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb784f7c3ebb14ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>