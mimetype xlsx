--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae53005a8d44f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5565bbcaa8794658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re189194b55ed4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ac46bd26ff4ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4205fcf04ac546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re189194b55ed4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a94c618ae4a4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ac46bd26ff4ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>