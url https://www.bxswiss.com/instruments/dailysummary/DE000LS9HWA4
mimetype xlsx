--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5565bbcaa8794658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e816790d020416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ac46bd26ff4ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58ce2b65086472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a94c618ae4a4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ac46bd26ff4ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c0b195c43c4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58ce2b65086472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>158,006</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,632</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>158,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,794</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>