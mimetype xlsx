--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e816790d020416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0af7d7640444dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58ce2b65086472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b304c325e44642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c0b195c43c4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58ce2b65086472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842d209b65424905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b304c325e44642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>156,940</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,413</x:t>
-[...463 lines deleted...]
-          <x:t>154,351</x:t>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>