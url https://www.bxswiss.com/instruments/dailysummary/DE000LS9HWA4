--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3fc73ec2534d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c152fd359ff42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d26d9f256d4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22bc0937a20d4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d92dcd93544bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d26d9f256d4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120013731faa4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22bc0937a20d4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>