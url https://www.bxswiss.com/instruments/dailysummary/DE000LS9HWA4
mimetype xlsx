--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c152fd359ff42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2606e16458c4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22bc0937a20d4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf205b1ea5b204d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120013731faa4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22bc0937a20d4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e93b852f894901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf205b1ea5b204d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>147,367</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>145,752</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>