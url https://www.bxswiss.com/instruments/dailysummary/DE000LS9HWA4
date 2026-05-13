--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2606e16458c4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d69d1a0d8a4752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf205b1ea5b204d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcb58ace8b84a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e93b852f894901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf205b1ea5b204d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026211bbec1d4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcb58ace8b84a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>142,880</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,278</x:t>
-[...517 lines deleted...]
-          <x:t>146,357</x:t>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>