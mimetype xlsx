--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d69d1a0d8a4752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42534cad0f424e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcb58ace8b84a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e819a088c904c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026211bbec1d4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcb58ace8b84a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6fae5cdb394ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e819a088c904c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>145,733</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,250</x:t>
-[...193 lines deleted...]
-          <x:t>144,067</x:t>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>