--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42534cad0f424e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c36c7719d140a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e819a088c904c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1dc42ab8ed541b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6fae5cdb394ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e819a088c904c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b49e561ee724739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1dc42ab8ed541b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,011</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>