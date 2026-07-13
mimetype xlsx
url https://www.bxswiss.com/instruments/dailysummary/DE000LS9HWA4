--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c36c7719d140a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad066a985b14089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1dc42ab8ed541b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb3d5f667b94b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b49e561ee724739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1dc42ab8ed541b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a548fd530984800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb3d5f667b94b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...119 lines deleted...]
-          <x:t>145,441</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,774</x:t>
-[...409 lines deleted...]
-          <x:t>146,206</x:t>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>