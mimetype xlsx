--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad066a985b14089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421a8f9d291749e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb3d5f667b94b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a8b4ee6e3a484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a548fd530984800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb3d5f667b94b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299372e6dd64452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a8b4ee6e3a484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>