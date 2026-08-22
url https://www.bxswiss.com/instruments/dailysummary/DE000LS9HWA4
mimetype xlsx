--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421a8f9d291749e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae53005a8d44f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a8b4ee6e3a484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re189194b55ed4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299372e6dd64452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a8b4ee6e3a484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4205fcf04ac546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re189194b55ed4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende weltweit 50 Titel+X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HWA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>