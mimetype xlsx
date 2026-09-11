--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b1540ae0ba485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a3bc42b22f4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8baa5f09ea436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef1bc2eaa684d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa8d01da4944d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8baa5f09ea436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47044f2f0712483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef1bc2eaa684d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>