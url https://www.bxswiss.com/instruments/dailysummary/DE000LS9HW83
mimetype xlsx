--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a3bc42b22f4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2600b913d4d457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef1bc2eaa684d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540903412a60443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47044f2f0712483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef1bc2eaa684d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237c4c5aa94a445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540903412a60443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>