--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2600b913d4d457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ab1dec90e64520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540903412a60443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd9ab5e57344de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237c4c5aa94a445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540903412a60443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07ea012fdf94c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd9ab5e57344de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,381</x:t>
-[...387 lines deleted...]
-          <x:t>184,392</x:t>
+          <x:t>187,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>