--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40956152c6254f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b78ad8ba189436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553343a402cf4c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a836f60050248c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d2777772ab4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553343a402cf4c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f53f04be89476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a836f60050248c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>