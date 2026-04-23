--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b78ad8ba189436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0176c1d34d1844d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a836f60050248c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56bd6483a0943ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f53f04be89476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a836f60050248c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf703fd56974936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56bd6483a0943ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>