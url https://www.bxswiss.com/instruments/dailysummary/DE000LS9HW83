--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0176c1d34d1844d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6002bcaf77e24a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56bd6483a0943ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49719815dbec4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf703fd56974936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56bd6483a0943ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128f487fcdd747a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49719815dbec4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>