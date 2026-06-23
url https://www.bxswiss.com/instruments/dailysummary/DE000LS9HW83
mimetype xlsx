--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6002bcaf77e24a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f88b1b95f543f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49719815dbec4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5075842bc7ff4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128f487fcdd747a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49719815dbec4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4e77c4a07446ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5075842bc7ff4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>172,920</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>