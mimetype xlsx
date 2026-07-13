--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f88b1b95f543f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4d21e2aced46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5075842bc7ff4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b00a91c71f4bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4e77c4a07446ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5075842bc7ff4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaab897b63034d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b00a91c71f4bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>176,031</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,503</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>175,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,047</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>