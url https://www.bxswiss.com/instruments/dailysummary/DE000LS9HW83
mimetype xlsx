--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4d21e2aced46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311635e58a6c4dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b00a91c71f4bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5baf16f73af8434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaab897b63034d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b00a91c71f4bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ab5726ba6f4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5baf16f73af8434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>