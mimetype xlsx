--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311635e58a6c4dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b1540ae0ba485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5baf16f73af8434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8baa5f09ea436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ab5726ba6f4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5baf16f73af8434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa8d01da4944d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8baa5f09ea436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Unterbewertung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>