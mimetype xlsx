--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re726056dffaa4de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3722577797be41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23112f7fa954369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e0b71db9f44f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7e7fafbe34497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23112f7fa954369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c69da2bc832449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e0b71db9f44f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,476</x:t>
-[...576 lines deleted...]
-          <x:t>208,392</x:t>
+          <x:t>211,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>