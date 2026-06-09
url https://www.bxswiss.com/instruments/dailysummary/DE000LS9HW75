--- v4 (2026-04-05)
+++ v5 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3722577797be41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb12b1485734a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e0b71db9f44f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71d6387d04f4caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c69da2bc832449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e0b71db9f44f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re516dbe11ed04498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71d6387d04f4caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>220,500</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>