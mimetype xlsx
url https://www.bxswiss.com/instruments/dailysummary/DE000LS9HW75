--- v5 (2026-06-09)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb12b1485734a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2f9a9eeff84fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71d6387d04f4caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f14080f98e4fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re516dbe11ed04498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71d6387d04f4caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9696bb28b9418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f14080f98e4fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,104 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +656,139 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>