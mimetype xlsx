--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2f9a9eeff84fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92d88b80b2e47a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f14080f98e4fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd784e518bd34b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9696bb28b9418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f14080f98e4fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c476d144564fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd784e518bd34b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>222,138</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>