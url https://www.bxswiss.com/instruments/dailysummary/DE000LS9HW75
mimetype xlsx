--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92d88b80b2e47a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f8b0f3285c4620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd784e518bd34b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229e7c43c56b4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c476d144564fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd784e518bd34b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb795245c7f9d47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229e7c43c56b4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>