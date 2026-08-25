--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f8b0f3285c4620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d10fd0c51cb4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229e7c43c56b4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5ecf7e6a4849f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb795245c7f9d47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229e7c43c56b4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8576ccf4584f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5ecf7e6a4849f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>