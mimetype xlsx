--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d10fd0c51cb4834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cfc2afbc4e4008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5ecf7e6a4849f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b80e2ea70994fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8576ccf4584f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5ecf7e6a4849f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84687d0474aa4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b80e2ea70994fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>