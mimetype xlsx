--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cfc2afbc4e4008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ecd7ff0f584b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b80e2ea70994fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708d6a9ec08d412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84687d0474aa4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b80e2ea70994fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc088c61dce814de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708d6a9ec08d412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>