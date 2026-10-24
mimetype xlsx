--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ecd7ff0f584b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f98c79ea4f94df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708d6a9ec08d412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be0e01949234ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc088c61dce814de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708d6a9ec08d412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d497c81263040ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be0e01949234ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top10DividendeEuropa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>