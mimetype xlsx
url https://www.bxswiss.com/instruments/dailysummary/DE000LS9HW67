--- v12 (2026-09-08)
+++ v13 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5203a6a7f75343ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9c1f412b9746f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98fefd646904e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a7d85420914d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cfdc4934d4400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98fefd646904e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559a4da5bf5a4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a7d85420914d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>