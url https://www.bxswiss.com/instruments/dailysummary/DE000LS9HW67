--- v13 (2026-09-29)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9c1f412b9746f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ce0368860c4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a7d85420914d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f87e6ab9f914d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559a4da5bf5a4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a7d85420914d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfd737c5a164091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f87e6ab9f914d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>