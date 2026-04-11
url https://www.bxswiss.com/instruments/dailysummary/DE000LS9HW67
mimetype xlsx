--- v4 (2026-03-14)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb0aaf773ea4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a0d80e447544e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6e9ecf56bf4b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f5a9654c98443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9083c01a11174185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6e9ecf56bf4b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88476a239c6347ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f5a9654c98443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>