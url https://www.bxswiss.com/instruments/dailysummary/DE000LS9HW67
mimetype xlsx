--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a0d80e447544e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5befbc7a458740ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f5a9654c98443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41936bff15684aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88476a239c6347ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f5a9654c98443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683f0be9879546ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41936bff15684aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>339,662</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,447</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>331,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>