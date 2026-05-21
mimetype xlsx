--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5befbc7a458740ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92a90142bee428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41936bff15684aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9fd864a5a734913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683f0be9879546ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41936bff15684aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12b420ae6da4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9fd864a5a734913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>