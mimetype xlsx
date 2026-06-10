--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92a90142bee428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92dc02615c7b404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9fd864a5a734913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379383710064405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12b420ae6da4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9fd864a5a734913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedf1c5b11444c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379383710064405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>