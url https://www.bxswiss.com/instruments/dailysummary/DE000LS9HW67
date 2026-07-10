--- v8 (2026-06-10)
+++ v9 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92dc02615c7b404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb889e8d6969c428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379383710064405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b6199125174581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedf1c5b11444c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379383710064405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18577adb7c90468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b6199125174581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,598 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>