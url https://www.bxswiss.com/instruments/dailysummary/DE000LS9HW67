--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb889e8d6969c428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb0a600b27544c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b6199125174581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632c298d9536482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18577adb7c90468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b6199125174581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe9de50263e4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632c298d9536482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>