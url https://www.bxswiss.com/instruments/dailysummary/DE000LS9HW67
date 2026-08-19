--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb0a600b27544c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aef92e2e7d4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632c298d9536482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc910fbf8ee494202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe9de50263e4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632c298d9536482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096de8ce36be4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc910fbf8ee494202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>