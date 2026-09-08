--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aef92e2e7d4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5203a6a7f75343ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc910fbf8ee494202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98fefd646904e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096de8ce36be4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc910fbf8ee494202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cfdc4934d4400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98fefd646904e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HW67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>