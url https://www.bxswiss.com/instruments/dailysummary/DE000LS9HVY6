--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6311572c4b244448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2862557922d463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f570fc0cfdf4a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcdc115c4204d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de8c293d147468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f570fc0cfdf4a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f78a9287184664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcdc115c4204d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>