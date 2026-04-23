--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2862557922d463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343db25f3b4841a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcdc115c4204d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f3e27aee840f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f78a9287184664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcdc115c4204d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf001f50279544072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f3e27aee840f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>662,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>