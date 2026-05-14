--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343db25f3b4841a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e68b7ec71f644c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f3e27aee840f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfde0dd34b74515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf001f50279544072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f3e27aee840f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb891cbccdfc4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfde0dd34b74515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>