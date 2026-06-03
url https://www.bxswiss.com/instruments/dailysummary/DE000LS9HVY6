--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e68b7ec71f644c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070c4f62a2cc4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfde0dd34b74515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6170bb9c373c4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb891cbccdfc4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfde0dd34b74515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532e798589144106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6170bb9c373c4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>790,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>785,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>