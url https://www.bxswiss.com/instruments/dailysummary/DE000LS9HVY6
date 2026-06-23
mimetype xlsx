--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070c4f62a2cc4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07d03b679f54bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6170bb9c373c4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95382c6ac7143ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532e798589144106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6170bb9c373c4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15750ac2c99e4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95382c6ac7143ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>810,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>