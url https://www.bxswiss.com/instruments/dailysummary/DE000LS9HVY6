--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07d03b679f54bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c1b34193c14a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95382c6ac7143ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71cad295548446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15750ac2c99e4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95382c6ac7143ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0905e22d3c64153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71cad295548446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>777,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>