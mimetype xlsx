--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c1b34193c14a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e9cf2ba9714139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71cad295548446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699db3e0513f48bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0905e22d3c64153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71cad295548446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d385a325b2c46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699db3e0513f48bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>777,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>