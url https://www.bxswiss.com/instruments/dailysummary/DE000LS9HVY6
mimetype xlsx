--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e9cf2ba9714139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f99966f1d44341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699db3e0513f48bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbe8e2e33ea4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d385a325b2c46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699db3e0513f48bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c5008e6ef04c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbe8e2e33ea4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>769,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>777,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>