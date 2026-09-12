--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f99966f1d44341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662ab0696e7d42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbe8e2e33ea4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c7d6ef669a4dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c5008e6ef04c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbe8e2e33ea4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e019955c760440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c7d6ef669a4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>