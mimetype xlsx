--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662ab0696e7d42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cd9f9729454875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c7d6ef669a4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f1550b641c4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e019955c760440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c7d6ef669a4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4bcb66c0044743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f1550b641c4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>809,664</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>816,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>807,993</x:t>
-[...571 lines deleted...]
-          <x:t>820,290</x:t>
+          <x:t>806,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>