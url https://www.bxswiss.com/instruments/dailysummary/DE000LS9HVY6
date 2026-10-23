--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cd9f9729454875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac801ebca0de46fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f1550b641c4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c9bdf113184dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4bcb66c0044743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f1550b641c4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136c23080973451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c9bdf113184dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - modern, progressiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>836,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>844,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>843,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>851,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>863,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>