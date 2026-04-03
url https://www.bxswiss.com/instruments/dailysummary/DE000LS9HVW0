--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07c45640e394a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24d27704904404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b0798f62524174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbaf9c33b334b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c9fc016007429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b0798f62524174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447cca1ecef84d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbaf9c33b334b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>