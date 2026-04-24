--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24d27704904404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8874fba55e2a4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbaf9c33b334b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441973179fc04c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447cca1ecef84d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbaf9c33b334b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea4fd4968a34c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441973179fc04c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>167,535</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,096</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,731</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>