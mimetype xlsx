--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8874fba55e2a4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842dd5e194e544b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441973179fc04c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f14fdf96884b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea4fd4968a34c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441973179fc04c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd308fb4f908d45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f14fdf96884b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>