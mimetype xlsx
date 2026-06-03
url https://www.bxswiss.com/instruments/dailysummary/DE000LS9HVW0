--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842dd5e194e544b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67d6052faef4c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f14fdf96884b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99d3dd91fa341c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd308fb4f908d45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f14fdf96884b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ce3a6efd6940ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99d3dd91fa341c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>