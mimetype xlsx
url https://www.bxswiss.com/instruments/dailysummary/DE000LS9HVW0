--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67d6052faef4c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0648f9e6be2408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99d3dd91fa341c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d41e2d03e344ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ce3a6efd6940ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99d3dd91fa341c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra541fbf991e04f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d41e2d03e344ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>183,110</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,101</x:t>
-[...274 lines deleted...]
-          <x:t>185,408</x:t>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>