--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0648f9e6be2408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ab004c0a534d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d41e2d03e344ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb3c25cfedf43e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra541fbf991e04f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d41e2d03e344ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ca7a3220d143a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb3c25cfedf43e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>