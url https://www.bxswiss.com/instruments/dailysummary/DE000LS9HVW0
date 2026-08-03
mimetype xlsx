--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ab004c0a534d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79af4f27b8a4905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb3c25cfedf43e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c93f64008ef4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ca7a3220d143a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb3c25cfedf43e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ee7076d1cc497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c93f64008ef4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>