--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79af4f27b8a4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f29a61f33a4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c93f64008ef4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177119d6c79b472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ee7076d1cc497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c93f64008ef4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c6bd28b9c24eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177119d6c79b472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>190,087</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,690</x:t>
-[...193 lines deleted...]
-          <x:t>187,321</x:t>
+          <x:t>190,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>