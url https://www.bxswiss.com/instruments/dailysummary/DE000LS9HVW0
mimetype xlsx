--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f29a61f33a4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3613b2ce26eb4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177119d6c79b472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495bf531848d4b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c6bd28b9c24eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177119d6c79b472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6659ac3b80b47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495bf531848d4b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>