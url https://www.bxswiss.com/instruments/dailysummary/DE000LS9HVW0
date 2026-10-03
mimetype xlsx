--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3613b2ce26eb4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89c9ce0e1e64604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495bf531848d4b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae60456c08814333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6659ac3b80b47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495bf531848d4b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e58598516414384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae60456c08814333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>