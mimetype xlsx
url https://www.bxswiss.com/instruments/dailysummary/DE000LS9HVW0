--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89c9ce0e1e64604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ee0bdf11024ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae60456c08814333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7169b8031a4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e58598516414384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae60456c08814333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f8dbb6492d4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7169b8031a4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investainment Global Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>194,844</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,941</x:t>
-[...188 lines deleted...]
-          <x:t>193,617</x:t>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,818</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>188,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>