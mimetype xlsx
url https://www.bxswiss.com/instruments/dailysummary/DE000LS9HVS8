--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d141fae7c448af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fa6ae75ebb4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5cdd4b33424f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1664b3a260d4540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36d44b788fb46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5cdd4b33424f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c12ce43287463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1664b3a260d4540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>115,555</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>