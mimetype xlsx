--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fa6ae75ebb4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317b722fcde34737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1664b3a260d4540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0471e277c67457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c12ce43287463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1664b3a260d4540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd35529c29f4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0471e277c67457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>