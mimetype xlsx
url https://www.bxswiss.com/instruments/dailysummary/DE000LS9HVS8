--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317b722fcde34737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ba6ce1426f457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0471e277c67457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re346e15957da4eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd35529c29f4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0471e277c67457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45589fa21e5944f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re346e15957da4eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>118,160</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...316 lines deleted...]
-          <x:t>118,652</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>