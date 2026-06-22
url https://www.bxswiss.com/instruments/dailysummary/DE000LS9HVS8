--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ba6ce1426f457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c157858a214fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re346e15957da4eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra130103c61af4cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45589fa21e5944f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re346e15957da4eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eaaef0b56e5491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra130103c61af4cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>