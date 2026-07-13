--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c157858a214fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857f905a9f8a4a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra130103c61af4cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5eb553d7c7d49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eaaef0b56e5491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra130103c61af4cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247caadd5f624977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5eb553d7c7d49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>