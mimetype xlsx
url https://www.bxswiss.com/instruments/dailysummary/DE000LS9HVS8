--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857f905a9f8a4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac14463782644f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5eb553d7c7d49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5c74549b0b4200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247caadd5f624977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5eb553d7c7d49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bf93d6b6024425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5c74549b0b4200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>