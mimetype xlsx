--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac14463782644f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7863f417e36b4c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5c74549b0b4200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab9e851b90349d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bf93d6b6024425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5c74549b0b4200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fdbd200a574dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab9e851b90349d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>123,793</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>