--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7863f417e36b4c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d62b8a821ef469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab9e851b90349d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re938a40a223249d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fdbd200a574dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab9e851b90349d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d2839882954575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re938a40a223249d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>