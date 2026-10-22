--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d62b8a821ef469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc59544852964a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re938a40a223249d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5450dfc06949fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d2839882954575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re938a40a223249d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69c5f38c4f14c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5450dfc06949fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Food</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>