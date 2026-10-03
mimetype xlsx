--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac26d127b00845ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc81b4b4c96412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76274960fa64a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670fbf732d124d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc0a4ee93584cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76274960fa64a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17debba5a342417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670fbf732d124d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>