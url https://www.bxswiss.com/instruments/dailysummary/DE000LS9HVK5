--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc81b4b4c96412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603a69b626024d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670fbf732d124d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae2706bcd2c485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17debba5a342417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670fbf732d124d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd9025ef6f74a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae2706bcd2c485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>