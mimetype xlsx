--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569c9d005ca94dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14a52552d3b4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e07f3331e04e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b59e36535af4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c877f551104f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e07f3331e04e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8df192f406424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b59e36535af4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>304,702</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>