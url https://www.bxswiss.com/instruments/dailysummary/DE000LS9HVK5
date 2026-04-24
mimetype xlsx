--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14a52552d3b4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f61d0d1c6d448bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b59e36535af4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54207ccba7e94ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8df192f406424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b59e36535af4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1395fd0897624cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54207ccba7e94ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>