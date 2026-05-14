--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f61d0d1c6d448bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89bf00530304c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54207ccba7e94ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf790e3a23b514929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1395fd0897624cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54207ccba7e94ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d710f04275430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf790e3a23b514929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>