--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89bf00530304c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb5a8d388ce46a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf790e3a23b514929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfcbb2d74714f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d710f04275430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf790e3a23b514929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7374d697c5f94b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfcbb2d74714f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>