--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb5a8d388ce46a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb627a99d19434d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfcbb2d74714f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82551cc4874a4569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7374d697c5f94b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfcbb2d74714f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f46f9abaeae4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82551cc4874a4569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>