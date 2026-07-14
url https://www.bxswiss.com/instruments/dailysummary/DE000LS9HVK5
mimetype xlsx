--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb627a99d19434d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aae8c15510d4f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82551cc4874a4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba2ddcdf17e45c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f46f9abaeae4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82551cc4874a4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a66b897c42a4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba2ddcdf17e45c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>