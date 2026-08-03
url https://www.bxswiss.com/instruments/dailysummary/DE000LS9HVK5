--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aae8c15510d4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5c57fec997496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba2ddcdf17e45c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re896edd615ff45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a66b897c42a4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba2ddcdf17e45c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3a28e88fda4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re896edd615ff45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>