--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5c57fec997496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001d78cd3c9d4c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re896edd615ff45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ebb7f1a2184d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3a28e88fda4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re896edd615ff45d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e32ec497af244aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ebb7f1a2184d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>