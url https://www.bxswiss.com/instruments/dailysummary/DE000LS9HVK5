--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001d78cd3c9d4c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac26d127b00845ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ebb7f1a2184d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76274960fa64a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e32ec497af244aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ebb7f1a2184d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc0a4ee93584cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76274960fa64a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multibagger?</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HVK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>