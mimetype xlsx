--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f33c9dba18458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03b852150284f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9990679ee1b843ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a57559ad564337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443ce8665fa44c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9990679ee1b843ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb88cde84424d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a57559ad564337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>107,469</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>