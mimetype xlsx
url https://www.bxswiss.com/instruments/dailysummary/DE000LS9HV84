--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03b852150284f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4252ab87297f4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a57559ad564337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238691e383b1494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb88cde84424d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a57559ad564337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf8d3daa5694b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238691e383b1494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>