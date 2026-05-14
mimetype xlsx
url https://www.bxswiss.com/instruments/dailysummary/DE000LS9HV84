--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4252ab87297f4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2216034a9d5c49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238691e383b1494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37fcb074b53747da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf8d3daa5694b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238691e383b1494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64cd35aa01de497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37fcb074b53747da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>