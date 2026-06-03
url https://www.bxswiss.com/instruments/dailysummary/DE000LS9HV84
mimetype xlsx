--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2216034a9d5c49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2bf7f1825d042ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37fcb074b53747da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b67be05be24dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64cd35aa01de497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37fcb074b53747da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree684146024e4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b67be05be24dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>