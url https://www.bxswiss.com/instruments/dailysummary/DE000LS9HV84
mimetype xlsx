--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2bf7f1825d042ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5074b270a74b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b67be05be24dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc11ba8686ca4fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree684146024e4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b67be05be24dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd824d7e1f76c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc11ba8686ca4fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>