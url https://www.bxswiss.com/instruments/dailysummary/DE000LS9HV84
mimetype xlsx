--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5074b270a74b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3bd8a9abc94eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc11ba8686ca4fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3eefee4b52417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd824d7e1f76c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc11ba8686ca4fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f235a87480411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3eefee4b52417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>108,131</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,976</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>108,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,345</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>