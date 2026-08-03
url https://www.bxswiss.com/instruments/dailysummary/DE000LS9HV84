--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3bd8a9abc94eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dfac2c7eb04470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3eefee4b52417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad12c4478ec4867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f235a87480411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3eefee4b52417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54773f031fb4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad12c4478ec4867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>