--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dfac2c7eb04470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc39091d631a4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad12c4478ec4867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7362af69aa46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54773f031fb4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad12c4478ec4867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acc481a96624edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7362af69aa46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>110,878</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,385</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>110,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,440</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>