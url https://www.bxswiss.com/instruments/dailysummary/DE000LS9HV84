--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc39091d631a4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744ef36f8b4a4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7362af69aa46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc03d7a880674e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acc481a96624edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7362af69aa46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2a244272d34415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc03d7a880674e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>