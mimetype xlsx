--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744ef36f8b4a4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822e45fbf4724409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc03d7a880674e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379d1b1bf5d949d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2a244272d34415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc03d7a880674e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94637810d0f14263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379d1b1bf5d949d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>115,212</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,485</x:t>
-[...97 lines deleted...]
-          <x:t>114,260</x:t>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,815</x:t>
-[...168 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,775</x:t>
-[...252 lines deleted...]
-          <x:t>114,080</x:t>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>