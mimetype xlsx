--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822e45fbf4724409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15948d7580fd426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379d1b1bf5d949d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e544b871bf4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94637810d0f14263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379d1b1bf5d949d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261cef0fba474afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e544b871bf4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MischMasch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>