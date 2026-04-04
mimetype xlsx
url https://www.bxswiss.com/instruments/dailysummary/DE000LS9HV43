--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90d7be32a5c48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549de9b1e7f54d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce6708764284557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5152001d334def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re264f98feac4409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce6708764284557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e4aa626e124d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5152001d334def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>