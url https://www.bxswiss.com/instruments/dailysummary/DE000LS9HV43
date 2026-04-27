--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549de9b1e7f54d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809a2538a02b4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5152001d334def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9841c4de3b14107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e4aa626e124d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5152001d334def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c145114a784d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9841c4de3b14107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>