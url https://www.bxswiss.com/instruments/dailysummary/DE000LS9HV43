--- v7 (2026-04-27)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809a2538a02b4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0d37d58c8f4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9841c4de3b14107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd390d9b15c7b45e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c145114a784d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9841c4de3b14107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470112ea437842ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd390d9b15c7b45e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>163,987</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>