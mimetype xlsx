--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0d37d58c8f4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2683d46da24385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd390d9b15c7b45e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec4a8d20d4b428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470112ea437842ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd390d9b15c7b45e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655dce5b114b402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec4a8d20d4b428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>158,873</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,556</x:t>
-[...107 lines deleted...]
-          <x:t>154,491</x:t>
+          <x:t>159,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>159,348</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>