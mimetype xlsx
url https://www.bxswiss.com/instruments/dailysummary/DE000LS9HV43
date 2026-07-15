--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2683d46da24385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ab276e9eab45ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec4a8d20d4b428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099c00ae1ecd4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655dce5b114b402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec4a8d20d4b428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28e2c2e07da4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099c00ae1ecd4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>