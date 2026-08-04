--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ab276e9eab45ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b10e95fa3642df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099c00ae1ecd4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f42a78e0dcb45dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28e2c2e07da4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099c00ae1ecd4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ab8519a0ad4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f42a78e0dcb45dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>