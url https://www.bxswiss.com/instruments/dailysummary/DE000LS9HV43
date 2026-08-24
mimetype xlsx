--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b10e95fa3642df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e41757d22fa430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f42a78e0dcb45dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbe1415f53040f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ab8519a0ad4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f42a78e0dcb45dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c5246e785f4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbe1415f53040f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>