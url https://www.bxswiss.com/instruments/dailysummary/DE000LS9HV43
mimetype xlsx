--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e41757d22fa430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76ae8d75a4346a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbe1415f53040f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaf9c53837c48d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c5246e785f4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbe1415f53040f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301a35447d834b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaf9c53837c48d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>180,723</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,378</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>