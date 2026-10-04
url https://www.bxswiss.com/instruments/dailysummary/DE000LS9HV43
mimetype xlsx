--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76ae8d75a4346a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61b4f2917dd4308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaf9c53837c48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3215ceaf014099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301a35447d834b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaf9c53837c48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d169ca0a2e43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3215ceaf014099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>197,872</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,777</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>197,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,207</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>