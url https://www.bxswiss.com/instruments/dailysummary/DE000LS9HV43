--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61b4f2917dd4308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d75c4ca829490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3215ceaf014099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fe18ae0c484049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d169ca0a2e43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3215ceaf014099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab623ae74df74a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fe18ae0c484049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Biotech, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HV43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>