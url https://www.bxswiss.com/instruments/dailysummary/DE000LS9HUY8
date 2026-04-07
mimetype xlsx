--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26228cea37284a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54c14aa20214d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344f4542b1fa4f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c8c33be4594ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f3974902fd4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344f4542b1fa4f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66093d86be554299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c8c33be4594ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>