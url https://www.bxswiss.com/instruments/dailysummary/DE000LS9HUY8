--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54c14aa20214d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74df1aff7f784563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c8c33be4594ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c8d3098ca24f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66093d86be554299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c8c33be4594ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dd3a232b7a4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c8d3098ca24f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>