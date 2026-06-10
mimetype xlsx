--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74df1aff7f784563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c8decd282a49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c8d3098ca24f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1809dc937475461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dd3a232b7a4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c8d3098ca24f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb35be5f40949ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1809dc937475461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>314,449</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>