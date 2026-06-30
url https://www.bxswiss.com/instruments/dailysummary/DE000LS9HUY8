--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c8decd282a49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc296265f960401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1809dc937475461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9ac8ec81d04a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb35be5f40949ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1809dc937475461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3942ba9fe8454112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9ac8ec81d04a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>