--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc296265f960401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128708f8c3814233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9ac8ec81d04a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1284205eafd846cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3942ba9fe8454112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9ac8ec81d04a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344ea214f1ba4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1284205eafd846cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>