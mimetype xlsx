--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128708f8c3814233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254f1795c08c4e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1284205eafd846cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6dd9bf628ca4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344ea214f1ba4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1284205eafd846cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f20186120c44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6dd9bf628ca4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>262,466</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>