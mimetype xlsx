--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254f1795c08c4e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae55bf59661e4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6dd9bf628ca4154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cb745d6f484c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f20186120c44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6dd9bf628ca4154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b79124b634b4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cb745d6f484c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>