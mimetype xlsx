--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae55bf59661e4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d72a536d8448dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cb745d6f484c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcf9ba559044aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b79124b634b4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cb745d6f484c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4b53410d72414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcf9ba559044aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>