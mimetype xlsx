--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d72a536d8448dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24d48a17f9f41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcf9ba559044aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099ee0ac5d8944cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4b53410d72414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcf9ba559044aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd94e81755e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099ee0ac5d8944cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausis Gold &amp; Silber Minen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HUY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>