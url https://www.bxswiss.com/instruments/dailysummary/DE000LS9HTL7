--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb84293e6c45a4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9619d75cec4864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c29238bbedd4a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb671e9ab9c54dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fdb4a72582466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c29238bbedd4a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e378691ade64bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb671e9ab9c54dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>82,255</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,642</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>83,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,259</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>