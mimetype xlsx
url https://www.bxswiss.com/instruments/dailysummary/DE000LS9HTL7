--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9619d75cec4864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412b05244f3942a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb671e9ab9c54dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33acab32dc14636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e378691ade64bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb671e9ab9c54dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eadcd9de5d94e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33acab32dc14636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>