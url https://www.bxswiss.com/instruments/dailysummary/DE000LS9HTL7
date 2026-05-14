--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412b05244f3942a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6450090ce43c4478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33acab32dc14636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3534b4e8fa3a46dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eadcd9de5d94e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33acab32dc14636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817a61cdcf8342fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3534b4e8fa3a46dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>86,362</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,235</x:t>
-[...274 lines deleted...]
-          <x:t>90,194</x:t>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>