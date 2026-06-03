--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6450090ce43c4478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de0e49100f243a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3534b4e8fa3a46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2179d7042a7249ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817a61cdcf8342fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3534b4e8fa3a46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f5eb1ddbca4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2179d7042a7249ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>