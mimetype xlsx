--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de0e49100f243a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ce1bcdb8a6498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2179d7042a7249ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd0802754c74ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f5eb1ddbca4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2179d7042a7249ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4930de8c654676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd0802754c74ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>87,422</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>87,604</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>