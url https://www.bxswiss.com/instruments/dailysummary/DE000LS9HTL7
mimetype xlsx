--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ce1bcdb8a6498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0dd99dbdecd44e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd0802754c74ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc2c2731b71423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4930de8c654676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd0802754c74ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610245c5288441c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc2c2731b71423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>