--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0dd99dbdecd44e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4dd5871a3e64c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc2c2731b71423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c4a2b9d635482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610245c5288441c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc2c2731b71423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc99a9c433484f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c4a2b9d635482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>