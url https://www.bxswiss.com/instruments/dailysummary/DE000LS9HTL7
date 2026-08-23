--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4dd5871a3e64c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2d0636d7ed493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c4a2b9d635482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41a188e81a145b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc99a9c433484f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c4a2b9d635482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c1ad1ecd654718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41a188e81a145b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>