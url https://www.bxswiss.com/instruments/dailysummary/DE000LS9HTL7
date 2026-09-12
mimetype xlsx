--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2d0636d7ed493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddea2e761c1e4e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41a188e81a145b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87627446404486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c1ad1ecd654718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41a188e81a145b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4bc063f8124f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87627446404486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>