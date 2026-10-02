--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddea2e761c1e4e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f1b9ef92b74a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87627446404486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb034e0731c2444d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4bc063f8124f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87627446404486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbba9bc9d044b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb034e0731c2444d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>