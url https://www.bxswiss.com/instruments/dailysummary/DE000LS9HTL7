--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f1b9ef92b74a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2203d1996a99401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb034e0731c2444d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dcdd7a5c2b4483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbba9bc9d044b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb034e0731c2444d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc54ed6322f84289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dcdd7a5c2b4483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mini Drawdown</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>