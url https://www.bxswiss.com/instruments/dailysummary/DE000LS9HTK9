--- v11 (2026-09-06)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9c2657d1974b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eda735938d743ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref31e2e59e1a48ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b9182f0d5b4509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba1bc45529b4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref31e2e59e1a48ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4843a370cb461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b9182f0d5b4509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,627</x:t>
-[...495 lines deleted...]
-          <x:t>36,808</x:t>
+          <x:t>39,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>