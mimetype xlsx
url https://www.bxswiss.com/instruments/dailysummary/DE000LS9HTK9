--- v12 (2026-09-26)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eda735938d743ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad06aed13ae456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b9182f0d5b4509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41bae64083784272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4843a370cb461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b9182f0d5b4509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R309ea3b62ef548b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41bae64083784272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>