--- v13 (2026-10-17)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad06aed13ae456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c7bfc7eeee4620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41bae64083784272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a7f68bbebc454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R309ea3b62ef548b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41bae64083784272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006a3eb08ac24835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a7f68bbebc454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>39,185</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>09.10.2026</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,596</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>