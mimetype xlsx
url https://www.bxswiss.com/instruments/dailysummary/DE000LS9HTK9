--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4415de4fa8334f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026a6f1f383b41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa309926c754bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617de7c575bc48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d35f7fcfed4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa309926c754bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dee7324e3e4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617de7c575bc48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>