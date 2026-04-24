--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026a6f1f383b41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a18df637354fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617de7c575bc48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a754149bcdd4a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dee7324e3e4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617de7c575bc48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebfd7ded8e54f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a754149bcdd4a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>37,060</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,001</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>38,882</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>