--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a18df637354fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde4f54b9f3e4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a754149bcdd4a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8078b46eda047ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebfd7ded8e54f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a754149bcdd4a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1cc4da0df94e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8078b46eda047ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>