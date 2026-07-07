--- v7 (2026-05-14)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde4f54b9f3e4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6934636b1c1d45eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8078b46eda047ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4990f384ff304b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1cc4da0df94e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8078b46eda047ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9142405abbdf4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4990f384ff304b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>32,927</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>