--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6934636b1c1d45eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65968849c0b4f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4990f384ff304b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf116801df6347f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9142405abbdf4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4990f384ff304b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ff3ceb653e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf116801df6347f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,332 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>34,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>