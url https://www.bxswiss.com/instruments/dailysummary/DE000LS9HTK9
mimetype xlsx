--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65968849c0b4f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3faae6abb95644e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf116801df6347f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f5a1ba7d184172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ff3ceb653e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf116801df6347f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3bcc9d9101481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f5a1ba7d184172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -450,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>