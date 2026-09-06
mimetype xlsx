--- v10 (2026-08-16)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3faae6abb95644e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9c2657d1974b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f5a1ba7d184172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref31e2e59e1a48ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3bcc9d9101481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f5a1ba7d184172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba1bc45529b4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref31e2e59e1a48ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>