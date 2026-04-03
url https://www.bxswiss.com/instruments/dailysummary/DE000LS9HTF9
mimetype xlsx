--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a1388b68564d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6bf22e44594883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838357566f794ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e12d6230e94b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca777cfc54944b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838357566f794ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910b33fe797644b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e12d6230e94b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>