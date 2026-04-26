--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6bf22e44594883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2ec3c8e5fc4d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e12d6230e94b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b10d2d9de7642bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910b33fe797644b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e12d6230e94b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80edd74b20984776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b10d2d9de7642bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>