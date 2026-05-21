--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2ec3c8e5fc4d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d264465ca542c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b10d2d9de7642bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5f04138c3e406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80edd74b20984776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b10d2d9de7642bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f9ceb94fbb45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5f04138c3e406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>