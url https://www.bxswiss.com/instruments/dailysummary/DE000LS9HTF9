--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d264465ca542c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff0ef2ec40e41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5f04138c3e406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63588a92cb2e43df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f9ceb94fbb45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5f04138c3e406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd87bee8c30f4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63588a92cb2e43df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>