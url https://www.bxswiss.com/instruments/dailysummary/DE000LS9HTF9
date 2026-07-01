--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff0ef2ec40e41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbe96c86d864418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63588a92cb2e43df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f8a56d78294357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd87bee8c30f4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63588a92cb2e43df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9970ea870fbb4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f8a56d78294357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>