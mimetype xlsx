--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbe96c86d864418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab650e38b194075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f8a56d78294357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4f3248a4ff44c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9970ea870fbb4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f8a56d78294357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf60a01a0d964c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4f3248a4ff44c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>