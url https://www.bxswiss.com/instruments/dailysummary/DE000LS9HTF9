--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab650e38b194075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4951bcc8f4d34aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4f3248a4ff44c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120dffb8e56943e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf60a01a0d964c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4f3248a4ff44c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c7f30d85e94ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120dffb8e56943e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>164,993</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>