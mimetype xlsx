--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4951bcc8f4d34aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f4311655964866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120dffb8e56943e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c23101b0754eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c7f30d85e94ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120dffb8e56943e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5578b25fb0b14529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c23101b0754eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>