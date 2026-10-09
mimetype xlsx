--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f4311655964866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555ffb0e3b324d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c23101b0754eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc17a3e7fc6a4e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5578b25fb0b14529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c23101b0754eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94627804326a47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc17a3e7fc6a4e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>