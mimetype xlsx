--- v14 (2026-10-09)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555ffb0e3b324d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a0bb6dd474497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc17a3e7fc6a4e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0569ee009f5247d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94627804326a47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc17a3e7fc6a4e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e0567b0bc744ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0569ee009f5247d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TEPSURKAEV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>167,540</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...289 lines deleted...]
-          <x:t>169,255</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>