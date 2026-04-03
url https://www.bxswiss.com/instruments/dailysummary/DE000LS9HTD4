--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfdc3cd6eae4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892e11a0b4d4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b4e590bfa5473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eeda92675da49f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b827ddb1ad49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b4e590bfa5473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb794eef938bd48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eeda92675da49f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>144,010</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>