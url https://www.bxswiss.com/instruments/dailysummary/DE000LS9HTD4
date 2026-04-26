--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892e11a0b4d4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72522e0b41f34c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eeda92675da49f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59585d465dd54408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb794eef938bd48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eeda92675da49f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024d2051954c44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59585d465dd54408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,489 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...437 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>