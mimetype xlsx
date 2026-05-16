--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72522e0b41f34c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c4450244f749af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59585d465dd54408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea98fa8fafd4383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024d2051954c44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59585d465dd54408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4eed66e00c5414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea98fa8fafd4383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>