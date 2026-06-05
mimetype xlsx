--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c4450244f749af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8233a68096d0417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea98fa8fafd4383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63589d189c24c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4eed66e00c5414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea98fa8fafd4383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c25333926d415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63589d189c24c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>