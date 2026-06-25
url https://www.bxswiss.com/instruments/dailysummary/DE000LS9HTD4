--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8233a68096d0417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f379acab074a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63589d189c24c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a4ee7835e2461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c25333926d415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63589d189c24c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535fe897dc8b42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a4ee7835e2461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>