--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f379acab074a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759213b561c64e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a4ee7835e2461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf4c613527c410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535fe897dc8b42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a4ee7835e2461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc587acb0135445d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf4c613527c410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>