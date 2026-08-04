--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759213b561c64e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e055b4e8114c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf4c613527c410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a410874f814eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc587acb0135445d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf4c613527c410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ee767418a2423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a410874f814eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>