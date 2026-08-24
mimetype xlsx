--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e055b4e8114c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250c0571faab4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a410874f814eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82065410fb444b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ee767418a2423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a410874f814eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1146e01afa9d4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82065410fb444b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>