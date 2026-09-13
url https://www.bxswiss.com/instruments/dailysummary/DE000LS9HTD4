--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250c0571faab4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b930ee36c264bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82065410fb444b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1582212a24db4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1146e01afa9d4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82065410fb444b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f11f2b6d014a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1582212a24db4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>