--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b930ee36c264bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3ef47d5fd54302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1582212a24db4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re837546877034783"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f11f2b6d014a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1582212a24db4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2429854c33e74eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re837546877034783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>177,923</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,693</x:t>
-[...269 lines deleted...]
-          <x:t>181,774</x:t>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>