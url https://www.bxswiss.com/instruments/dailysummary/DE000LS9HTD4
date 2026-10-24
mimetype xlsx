--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3ef47d5fd54302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5b7136e34f443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re837546877034783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1309b22303b41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2429854c33e74eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re837546877034783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e1fc7c106d4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1309b22303b41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Base &amp; High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HTD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>178,981</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,812</x:t>
-[...6 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,804</x:t>
-[...549 lines deleted...]
-          <x:t>176,163</x:t>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>