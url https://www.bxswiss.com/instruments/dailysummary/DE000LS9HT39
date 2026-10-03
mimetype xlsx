--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fbca9c71b54099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bddeafb989d40dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b20e9f914244af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64255bb788418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re700f26b02dd4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b20e9f914244af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f009712debe4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64255bb788418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>