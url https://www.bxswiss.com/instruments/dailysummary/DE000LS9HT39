--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bddeafb989d40dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32307da3d5b641c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64255bb788418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef00cae33f44d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f009712debe4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64255bb788418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857c0a56147e46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef00cae33f44d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>