--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82f99f675df4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20430de29964b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e4419f3d634d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5b3c672bc045c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra582425fc9484f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e4419f3d634d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae71cc8683e43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5b3c672bc045c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>406,924</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,139</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>