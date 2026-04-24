--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20430de29964b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf84cfb503844bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5b3c672bc045c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a35d1d29b6432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae71cc8683e43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5b3c672bc045c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra221593b54a64b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a35d1d29b6432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>