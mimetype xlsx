--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf84cfb503844bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d096ea73d3b40ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a35d1d29b6432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb257572a2c74b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra221593b54a64b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a35d1d29b6432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35bae24e8884ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb257572a2c74b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>404,639</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>418,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>