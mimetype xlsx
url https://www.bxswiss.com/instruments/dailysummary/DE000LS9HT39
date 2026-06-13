--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d096ea73d3b40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863346c4586f4ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb257572a2c74b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5a9c62a65c421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35bae24e8884ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb257572a2c74b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c1c70e494349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5a9c62a65c421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>