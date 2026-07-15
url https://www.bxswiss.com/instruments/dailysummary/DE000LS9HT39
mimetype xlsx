--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863346c4586f4ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b729e5d80f14fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5a9c62a65c421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef377c505154f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c1c70e494349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5a9c62a65c421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcabf61736f493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef377c505154f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>415,364</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>