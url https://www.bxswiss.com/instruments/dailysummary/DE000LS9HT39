--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b729e5d80f14fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edf6fbc03bf405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef377c505154f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5707ae0a0d5b474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcabf61736f493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef377c505154f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58bb1c830c0a4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5707ae0a0d5b474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>