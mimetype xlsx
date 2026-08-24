--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edf6fbc03bf405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5f3ac9baab4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5707ae0a0d5b474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07defc2d8d37490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58bb1c830c0a4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5707ae0a0d5b474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194463711054486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07defc2d8d37490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>