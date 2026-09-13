--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5f3ac9baab4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fbca9c71b54099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07defc2d8d37490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b20e9f914244af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194463711054486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07defc2d8d37490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re700f26b02dd4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b20e9f914244af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Handel von Aktienwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HT39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>