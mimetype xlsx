--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493ea15cdd5c44ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc969a7323f49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f8e238ced84d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c97baff055c4db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re156cf1f2c3147eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f8e238ced84d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0961685c5fad4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c97baff055c4db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>93,286</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>93,668</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,816</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>92,586</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>