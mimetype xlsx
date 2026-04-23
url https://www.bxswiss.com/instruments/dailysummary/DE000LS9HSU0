--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc969a7323f49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e83b417c77b449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c97baff055c4db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb105911bc446cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0961685c5fad4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c97baff055c4db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea11f464203b447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb105911bc446cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>