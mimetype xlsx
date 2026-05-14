--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e83b417c77b449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613fbb22ae7340a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb105911bc446cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13030b3dbf545ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea11f464203b447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb105911bc446cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b35906762b4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13030b3dbf545ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>94,897</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,815</x:t>
-[...70 lines deleted...]
-          <x:t>94,839</x:t>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,718</x:t>
-[...102 lines deleted...]
-          <x:t>94,386</x:t>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,536</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>93,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>93,925</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>