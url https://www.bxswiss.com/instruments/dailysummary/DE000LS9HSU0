--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613fbb22ae7340a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1820974f64dd4f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13030b3dbf545ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634e798e7b0546bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b35906762b4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13030b3dbf545ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red845bcb45664216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634e798e7b0546bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,341</x:t>
-[...31 lines deleted...]
-          <x:t>94,143</x:t>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>