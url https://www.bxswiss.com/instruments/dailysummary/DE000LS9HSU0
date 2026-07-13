--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1820974f64dd4f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c1f2bdba9640d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634e798e7b0546bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21cc743b9eb4e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red845bcb45664216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634e798e7b0546bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re737fdfa4ab24b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21cc743b9eb4e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>93,919</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,879</x:t>
-[...16 lines deleted...]
-          <x:t>94,004</x:t>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,995</x:t>
-[...188 lines deleted...]
-          <x:t>94,023</x:t>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>94,524</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>