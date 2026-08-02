--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c1f2bdba9640d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf82a5d01e274f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21cc743b9eb4e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c2ae89471d4162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re737fdfa4ab24b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21cc743b9eb4e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1182a5f40908435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c2ae89471d4162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,138</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>94,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>