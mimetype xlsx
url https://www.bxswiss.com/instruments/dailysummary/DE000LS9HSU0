--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf82a5d01e274f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7101f61e29ab45fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c2ae89471d4162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba39c0f7fb04291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1182a5f40908435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c2ae89471d4162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7914de163a0d4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba39c0f7fb04291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>