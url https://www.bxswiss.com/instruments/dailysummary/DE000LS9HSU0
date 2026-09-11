--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7101f61e29ab45fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e5317c8c434801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba39c0f7fb04291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1206c15fde4045f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7914de163a0d4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba39c0f7fb04291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22070f5aa55349c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1206c15fde4045f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,274</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,510</x:t>
-[...70 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>95,673</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>95,516</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>