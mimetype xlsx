--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e5317c8c434801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ff53c6585a4d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1206c15fde4045f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a436c9306bc48d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22070f5aa55349c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1206c15fde4045f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa337a146fb84d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a436c9306bc48d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,673</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>95,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,783</x:t>
-[...296 lines deleted...]
-          <x:t>96,218</x:t>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>