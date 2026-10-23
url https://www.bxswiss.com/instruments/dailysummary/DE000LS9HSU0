--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ff53c6585a4d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb291ff62801a458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a436c9306bc48d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28afc3d5656d46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa337a146fb84d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a436c9306bc48d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90317be102f14aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28afc3d5656d46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit Bexx2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,247 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>95,880</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>96,418</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>96,324</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,416</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,576</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>