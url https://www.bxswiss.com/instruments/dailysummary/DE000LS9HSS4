--- v2 (2026-02-22)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa2d6f3934a4730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1cc8e5c4274748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ed36b9cb1642c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acffa8219934473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1751487b0fab4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ed36b9cb1642c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9da8853c52a4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acffa8219934473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...392 lines deleted...]
-          <x:t>106,429</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,716</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>106,848</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,660</x:t>
-[...58 lines deleted...]
-          <x:t>106,850</x:t>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>