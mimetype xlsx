--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1cc8e5c4274748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd868803916b44cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acffa8219934473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437f670df8004b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9da8853c52a4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acffa8219934473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8420ecd649f141e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437f670df8004b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>