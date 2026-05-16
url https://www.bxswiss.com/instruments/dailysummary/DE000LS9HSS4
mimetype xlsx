--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd868803916b44cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6831c1cfd27d49b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437f670df8004b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6536e804adf4fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8420ecd649f141e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437f670df8004b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75b9c533ff04a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6536e804adf4fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>106,959</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>107,026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>107,480</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>