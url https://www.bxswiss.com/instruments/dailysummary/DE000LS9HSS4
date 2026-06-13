--- v5 (2026-05-16)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6831c1cfd27d49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eae8d96f7a84015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6536e804adf4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c1d53c6a4e4f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75b9c533ff04a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6536e804adf4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1bd4f725c54761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c1d53c6a4e4f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>107,159</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,026</x:t>
-[...65 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>107,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,631</x:t>
-[...387 lines deleted...]
-          <x:t>106,749</x:t>
+          <x:t>107,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>