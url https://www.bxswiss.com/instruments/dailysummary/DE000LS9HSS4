--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eae8d96f7a84015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4fd7b21cb847dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c1d53c6a4e4f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c65f1a45e334837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1bd4f725c54761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c1d53c6a4e4f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76af65c8ba143af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c65f1a45e334837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>107,150</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>107,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,236</x:t>
-[...85 lines deleted...]
-          <x:t>107,530</x:t>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>