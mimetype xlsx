--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4fd7b21cb847dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f36fefa9805481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c65f1a45e334837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c1931808a043a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76af65c8ba143af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c65f1a45e334837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9c507f4fe14721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c1931808a043a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>107,268</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>108,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,011</x:t>
-[...33 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>107,728</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>