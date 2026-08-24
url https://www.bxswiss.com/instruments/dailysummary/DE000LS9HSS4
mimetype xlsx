--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f36fefa9805481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8405c2ab284e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c1931808a043a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc99679d97ba4ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9c507f4fe14721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c1931808a043a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab84d2fe3ca4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc99679d97ba4ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>