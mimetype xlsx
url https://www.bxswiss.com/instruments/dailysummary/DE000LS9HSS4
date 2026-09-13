--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8405c2ab284e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fab050f70f4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc99679d97ba4ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e95483864cc440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab84d2fe3ca4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc99679d97ba4ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066660c172664aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e95483864cc440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,965</x:t>
-[...58 lines deleted...]
-          <x:t>108,893</x:t>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>108,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>