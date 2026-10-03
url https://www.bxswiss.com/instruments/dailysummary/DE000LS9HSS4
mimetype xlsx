--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fab050f70f4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce95121dc3b94109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e95483864cc440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3678ea9fe9d347dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066660c172664aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e95483864cc440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a1d8c16d5e41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3678ea9fe9d347dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>109,256</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>109,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,277</x:t>
-[...323 lines deleted...]
-          <x:t>110,175</x:t>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>