--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce95121dc3b94109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86738a43c20442ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3678ea9fe9d347dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c88409a5c744ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a1d8c16d5e41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3678ea9fe9d347dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f92ba39a68c4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c88409a5c744ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MehrWert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>