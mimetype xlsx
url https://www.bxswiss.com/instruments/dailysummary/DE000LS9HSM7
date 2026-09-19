--- v12 (2026-08-25)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda71f42580bc4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f0705073914b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce522ef3155415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4f8eb82dd448bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdc4a6eaf7f4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce522ef3155415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d63c7bd1533492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4f8eb82dd448bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>