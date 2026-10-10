--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f0705073914b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35cece5174b4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4f8eb82dd448bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edbfb2d38474d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d63c7bd1533492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4f8eb82dd448bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05d259738034adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edbfb2d38474d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>