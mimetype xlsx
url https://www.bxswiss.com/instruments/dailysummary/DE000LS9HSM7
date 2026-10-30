--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35cece5174b4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2469b3f9f7fc478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edbfb2d38474d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02264c12ed24dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05d259738034adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edbfb2d38474d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecdaabf55d54d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02264c12ed24dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>