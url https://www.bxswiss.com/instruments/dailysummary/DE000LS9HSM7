--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d06f1ca7a54d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re904812967834fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb713115c20a54d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083e000489364b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f03969d53047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb713115c20a54d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8869b892ad40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083e000489364b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,737</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,612</x:t>
-[...625 lines deleted...]
-          <x:t>96,953</x:t>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>