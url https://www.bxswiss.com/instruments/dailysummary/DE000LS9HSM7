--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re904812967834fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa5289c5ef84b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083e000489364b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f1262918fb4c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8869b892ad40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083e000489364b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2dec168f9e40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f1262918fb4c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>