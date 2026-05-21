--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa5289c5ef84b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0033556c8046a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f1262918fb4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185c6b56fdfb4f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2dec168f9e40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f1262918fb4c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ff0f0118c44dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185c6b56fdfb4f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>102,935</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>103,316</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>103,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>