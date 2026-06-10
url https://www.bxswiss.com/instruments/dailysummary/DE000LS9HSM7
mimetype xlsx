--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0033556c8046a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414f3d7ff0704fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185c6b56fdfb4f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca71957e1f59440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ff0f0118c44dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185c6b56fdfb4f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85a28cb0cc74489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca71957e1f59440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,316</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>104,289</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,569</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>103,411</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>