--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414f3d7ff0704fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b186c1937347c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca71957e1f59440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88ef824f58f4ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85a28cb0cc74489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca71957e1f59440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7da234ecca41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88ef824f58f4ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,178</x:t>
-[...279 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>