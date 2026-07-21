--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b186c1937347c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb87c3a7b5a048ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88ef824f58f4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dae2ae1233d46c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7da234ecca41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88ef824f58f4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d66d00e690e4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dae2ae1233d46c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>103,716</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,223</x:t>
-[...539 lines deleted...]
-          <x:t>105,613</x:t>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>