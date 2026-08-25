--- v11 (2026-07-21)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb87c3a7b5a048ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda71f42580bc4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dae2ae1233d46c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce522ef3155415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d66d00e690e4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dae2ae1233d46c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdc4a6eaf7f4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce522ef3155415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>optimum German value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,960</x:t>
-[...468 lines deleted...]
-          <x:t>103,277</x:t>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>