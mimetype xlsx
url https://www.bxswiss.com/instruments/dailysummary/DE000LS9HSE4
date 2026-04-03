--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c774c1461144f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e1333d7a634f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re843566c6319497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b08fa47811c44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2257049de814a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re843566c6319497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe89ddbf1de4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b08fa47811c44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>245,990</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>