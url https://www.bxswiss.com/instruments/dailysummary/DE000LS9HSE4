--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e1333d7a634f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16f74ede9d14c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b08fa47811c44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3a4a35f2944b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe89ddbf1de4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b08fa47811c44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c4d8a73a064397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3a4a35f2944b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>