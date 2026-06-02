--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16f74ede9d14c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1190c39451a4469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3a4a35f2944b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4db8c1da6fc4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c4d8a73a064397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3a4a35f2944b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f6b466e16a46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4db8c1da6fc4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>254,128</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>