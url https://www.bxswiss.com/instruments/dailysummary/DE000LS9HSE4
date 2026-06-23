--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1190c39451a4469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107f28669d344512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4db8c1da6fc4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d3ba47a7f04138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f6b466e16a46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4db8c1da6fc4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90897c3654ae4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d3ba47a7f04138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>