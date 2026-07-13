--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107f28669d344512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cd64ed6c864fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d3ba47a7f04138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769064e4ceed424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90897c3654ae4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d3ba47a7f04138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9a78f1e5454637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769064e4ceed424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>