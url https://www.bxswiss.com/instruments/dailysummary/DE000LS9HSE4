--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cd64ed6c864fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e743f930e284fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769064e4ceed424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b412782ffe2430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9a78f1e5454637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769064e4ceed424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa2499aa8d14e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b412782ffe2430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>