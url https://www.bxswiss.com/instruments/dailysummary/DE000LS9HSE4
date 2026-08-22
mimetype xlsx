--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e743f930e284fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073aeaa7671644fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b412782ffe2430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc735987f4f064ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa2499aa8d14e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b412782ffe2430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0875e53ee9024e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc735987f4f064ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>