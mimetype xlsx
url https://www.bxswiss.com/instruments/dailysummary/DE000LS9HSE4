--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073aeaa7671644fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad363c50351439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc735987f4f064ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5381e5bfb0b0423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0875e53ee9024e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc735987f4f064ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939dd68e382049a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5381e5bfb0b0423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>