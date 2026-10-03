--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad363c50351439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041a7814839e46aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5381e5bfb0b0423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f93ef2a39104bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939dd68e382049a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5381e5bfb0b0423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867b2d2714634b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f93ef2a39104bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>280,625</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>280,111</x:t>
-[...205 lines deleted...]
-          <x:t>284,625</x:t>
+          <x:t>281,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>284,383</x:t>
-[...242 lines deleted...]
-          <x:t>278,977</x:t>
+          <x:t>281,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>