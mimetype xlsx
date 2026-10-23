--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041a7814839e46aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac05620319a4c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f93ef2a39104bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44068a3b472444d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867b2d2714634b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f93ef2a39104bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a5aa80dd7b4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44068a3b472444d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Marken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HSE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>