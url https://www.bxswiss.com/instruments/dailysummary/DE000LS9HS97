--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd4624ccfef4b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31fde439122c44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d871ff001a34917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df59ad0897f4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18f27468eac4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d871ff001a34917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbc655b0b0d428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df59ad0897f4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>108,058</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>