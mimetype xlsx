--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31fde439122c44f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbcf8a253744182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df59ad0897f4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349085e4387e4e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbc655b0b0d428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df59ad0897f4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ea22dc0d624537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349085e4387e4e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>