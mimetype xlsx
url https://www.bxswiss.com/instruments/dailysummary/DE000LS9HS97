--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbcf8a253744182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf452b18256b346b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349085e4387e4e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f45023e2fce4d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ea22dc0d624537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349085e4387e4e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8754e2f7f24259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f45023e2fce4d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>