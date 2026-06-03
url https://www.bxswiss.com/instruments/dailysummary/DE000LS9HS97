--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf452b18256b346b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab9bde57a9145ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f45023e2fce4d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866f823f7fbe42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8754e2f7f24259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f45023e2fce4d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1cc26bd8024475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866f823f7fbe42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>