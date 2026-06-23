--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab9bde57a9145ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc714198791463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866f823f7fbe42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf55587531638448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1cc26bd8024475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866f823f7fbe42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff24728c8c04f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf55587531638448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>