--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc714198791463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639125ef4c3941d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf55587531638448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8677c1ab31304226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff24728c8c04f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf55587531638448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e12de0af54881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8677c1ab31304226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>