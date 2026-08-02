--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639125ef4c3941d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5008e77973ae4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8677c1ab31304226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf9db17333f46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e12de0af54881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8677c1ab31304226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63333ea80a44cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf9db17333f46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>