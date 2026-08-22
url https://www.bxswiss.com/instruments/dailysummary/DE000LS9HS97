--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5008e77973ae4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d9c9fbe3dc49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf9db17333f46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3501314a344138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63333ea80a44cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf9db17333f46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258105e499134019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3501314a344138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>122,892</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,406</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>