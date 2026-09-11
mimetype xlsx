--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d9c9fbe3dc49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893e8497fbc84945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3501314a344138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ebcd48ed604689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258105e499134019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3501314a344138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540dfca39979490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ebcd48ed604689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>