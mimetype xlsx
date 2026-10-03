--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893e8497fbc84945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41fb448fa6594e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ebcd48ed604689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re079910b080547d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540dfca39979490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ebcd48ed604689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51796c5ecc9f4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re079910b080547d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>126,068</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,458</x:t>
-[...593 lines deleted...]
-          <x:t>125,380</x:t>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>