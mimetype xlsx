--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41fb448fa6594e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2ac9f230ed4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re079910b080547d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12906a0d57614ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51796c5ecc9f4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re079910b080547d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617066523eaf4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12906a0d57614ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround 0815 Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>