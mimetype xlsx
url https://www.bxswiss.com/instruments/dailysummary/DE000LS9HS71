--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d98dc654204bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3327e891994f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1157657052423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ebfd51b8fd4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc442b88f6fcc44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1157657052423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1cdad4666ed43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ebfd51b8fd4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>