--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3327e891994f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d39ed9271947ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ebfd51b8fd4103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cde36f451042c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1cdad4666ed43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ebfd51b8fd4103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b4b985a63c45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cde36f451042c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>