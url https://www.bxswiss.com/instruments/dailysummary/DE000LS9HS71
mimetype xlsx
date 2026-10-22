--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d39ed9271947ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7adfe85505ff4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cde36f451042c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8603735601554531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b4b985a63c45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cde36f451042c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e87d7cb26604c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8603735601554531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>