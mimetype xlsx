--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994a148925b64c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0504573385647c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dede3c122a5492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fdd2e5e27194c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48a7677dc2248b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dede3c122a5492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d40b96807ae45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fdd2e5e27194c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>