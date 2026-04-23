--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0504573385647c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d64f88978d46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fdd2e5e27194c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b11276e622428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d40b96807ae45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fdd2e5e27194c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf541a4d33e7043a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b11276e622428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>