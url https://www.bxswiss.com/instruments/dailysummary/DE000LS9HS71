--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d64f88978d46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d9030ce44c43d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b11276e622428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b4d49dfe37d4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf541a4d33e7043a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b11276e622428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aebdc17fb9e4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b4d49dfe37d4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>120,247</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>124,382</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>