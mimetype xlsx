--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d9030ce44c43d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08df55788be45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b4d49dfe37d4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46d365b00d445db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aebdc17fb9e4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b4d49dfe37d4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb1095343df4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46d365b00d445db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>121,601</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>