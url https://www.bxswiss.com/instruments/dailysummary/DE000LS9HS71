--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08df55788be45ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df2769ab0074df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46d365b00d445db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2378064ecfff43d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb1095343df4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46d365b00d445db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbb3eed3ee74ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2378064ecfff43d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>