--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df2769ab0074df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddf5cf4187c4b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2378064ecfff43d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d83d47ee2e428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbb3eed3ee74ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2378064ecfff43d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55939d3de2314ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d83d47ee2e428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>