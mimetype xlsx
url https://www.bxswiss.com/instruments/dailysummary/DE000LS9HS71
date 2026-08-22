--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddf5cf4187c4b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d98dc654204bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d83d47ee2e428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1157657052423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55939d3de2314ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d83d47ee2e428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc442b88f6fcc44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1157657052423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>