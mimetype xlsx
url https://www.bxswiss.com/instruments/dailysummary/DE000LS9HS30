--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351bec5add4d4947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3721c0a89abd4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd241df0e211e460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7247f8954ed2486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7fe3242566f4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd241df0e211e460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59c886352084c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7247f8954ed2486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>238,367</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>