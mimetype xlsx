--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3721c0a89abd4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f6bb8f1c4c469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7247f8954ed2486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718b6e6da8d24bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59c886352084c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7247f8954ed2486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bc57faf6964320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718b6e6da8d24bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>