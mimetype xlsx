--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f6bb8f1c4c469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e46420635b4179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718b6e6da8d24bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a5a0a205584dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bc57faf6964320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718b6e6da8d24bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d936f9869b145ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a5a0a205584dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>