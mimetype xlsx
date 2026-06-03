--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e46420635b4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb681d22ed95f4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a5a0a205584dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae214563b1f48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d936f9869b145ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a5a0a205584dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f806a1836b74d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae214563b1f48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>