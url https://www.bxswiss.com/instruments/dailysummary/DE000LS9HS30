--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb681d22ed95f4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3358e23337ac4ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae214563b1f48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf33d257db784ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f806a1836b74d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae214563b1f48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb5fe76b0fc471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf33d257db784ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>