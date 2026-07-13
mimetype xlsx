--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3358e23337ac4ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091a15a6c6874c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf33d257db784ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e33ebcc855e4131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb5fe76b0fc471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf33d257db784ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc49c03e37d4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e33ebcc855e4131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>