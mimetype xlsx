--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091a15a6c6874c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90b40f0212c4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e33ebcc855e4131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa578bdc64d6471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc49c03e37d4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e33ebcc855e4131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fff9adb6e3d4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa578bdc64d6471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>