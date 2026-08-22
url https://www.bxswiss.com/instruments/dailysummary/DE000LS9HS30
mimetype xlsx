--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90b40f0212c4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2993f8672cc8422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa578bdc64d6471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4b733482bc4f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fff9adb6e3d4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa578bdc64d6471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd5238d83fa48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4b733482bc4f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>