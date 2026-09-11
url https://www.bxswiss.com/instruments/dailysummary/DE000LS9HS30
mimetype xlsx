--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2993f8672cc8422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cedd00a8ab4927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4b733482bc4f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4e320252734182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd5238d83fa48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4b733482bc4f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d15f24737f4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4e320252734182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>