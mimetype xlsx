--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cedd00a8ab4927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cc34ea017245e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4e320252734182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fc2b795fb94553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d15f24737f4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4e320252734182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb98e24fe89547bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fc2b795fb94553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>