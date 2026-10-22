--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cc34ea017245e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621f9e2535b6497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fc2b795fb94553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rced7210b66194806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb98e24fe89547bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fc2b795fb94553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60aaec856b540a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rced7210b66194806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New World Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>