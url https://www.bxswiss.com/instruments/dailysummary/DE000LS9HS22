--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5a17b06f2a40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd13d25bb7494911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b37b89cffb74763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f875e8437b49f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd4e2d0def4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b37b89cffb74763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1236a61e6d941b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f875e8437b49f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>