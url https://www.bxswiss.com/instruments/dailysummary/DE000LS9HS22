--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd13d25bb7494911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ce14136ad45af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f875e8437b49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda7262413e64c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1236a61e6d941b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f875e8437b49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re998428e2c2f4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda7262413e64c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>322,123</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>