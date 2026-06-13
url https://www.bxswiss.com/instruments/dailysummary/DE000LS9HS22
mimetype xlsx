--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ce14136ad45af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f3a8f4d01648d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda7262413e64c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019317a091214aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re998428e2c2f4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda7262413e64c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030451e1e9f74076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019317a091214aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>