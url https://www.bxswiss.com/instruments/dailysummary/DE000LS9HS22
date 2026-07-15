--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f3a8f4d01648d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0dc165e3d445d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019317a091214aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6f72f85b514ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030451e1e9f74076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019317a091214aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd0e3050d5f450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6f72f85b514ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>346,684</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>