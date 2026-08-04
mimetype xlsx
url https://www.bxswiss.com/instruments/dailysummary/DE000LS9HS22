--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0dc165e3d445d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74b891ec9c041ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6f72f85b514ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb19cdc52b734109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd0e3050d5f450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6f72f85b514ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208106b0ef244940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb19cdc52b734109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>