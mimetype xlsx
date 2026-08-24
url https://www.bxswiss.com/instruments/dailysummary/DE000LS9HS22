--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74b891ec9c041ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584fb19da7a245b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb19cdc52b734109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4ac5754e524b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208106b0ef244940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb19cdc52b734109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513a00f0c0c74914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4ac5754e524b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>