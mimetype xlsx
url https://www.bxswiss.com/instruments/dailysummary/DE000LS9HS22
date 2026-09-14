--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584fb19da7a245b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea4cc788a034aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4ac5754e524b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c7302a93f7430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513a00f0c0c74914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4ac5754e524b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22772e5ff574de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c7302a93f7430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>