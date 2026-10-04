--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea4cc788a034aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17262ea391b14e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c7302a93f7430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d412dfaf4384440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22772e5ff574de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c7302a93f7430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda28b8644fab41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d412dfaf4384440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>