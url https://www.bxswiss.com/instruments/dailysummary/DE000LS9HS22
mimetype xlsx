--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17262ea391b14e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad5f61f668446ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d412dfaf4384440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe925b5476248c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda28b8644fab41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d412dfaf4384440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948e343f9a3949a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe925b5476248c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASVALUE1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HS22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>